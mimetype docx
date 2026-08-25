--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По счастливой случайности, современные игровые гильдии зачастую недооценивали значение обычных денег. Куда больше их интересовали игровые артефакты. В этом мире должности, связанные с надзором за предметами и игровыми очками, считались на порядок важнее, чем место хранителя казны.</w:t>
+        <w:t>По счастливой случайности, современные игровые гильдии зачастую недооценивали значение обычных денег. Куда больше их интересовали игровые предметы. В этом мире должности, связанные с надзором за предметами и игровыми очками, считались на порядок важнее, чем место хранителя казны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Шэнь Ли станет твоим наставником. Ему осталось пройти всего пару инстансов, чтобы штурмовать Список Великих Богов, так что опыта ему не занимать. Даже если ты не одолеешь «Чешую Возрождения», мы гарантируем тебе место в тройке лучших новичков. После этого мы поможем тебе собрать отряд и даже выделим целый город в качестве твоего личного владения...</w:t>
+        <w:t>— Шэнь Ли станет твоим наставником. Ему осталось пройти всего пару инстансов, чтобы штурмовать Список Великих Богов, так что опыта ему не занимать. Даже если ты не одолеешь [Чешую Возрождения], мы гарантируем тебе место в тройке лучших новичков. После этого мы поможем тебе собрать отряд и даже выделим целый город в качестве твоего личного владения...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>