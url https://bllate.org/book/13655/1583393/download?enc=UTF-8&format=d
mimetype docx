--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нельзя винить прислугу в робости. Этот господин Цзинь оказался слишком уж непростым человеком: он умудрился довести их управляющего, Лукаса, до белого каления, но сам при этом нисколько не пострадал. Такое не могло не вызвать у слуг невольного уважения к Лу Чуаню.</w:t>
+        <w:t>Нельзя винить прислугу в робости. Этот господин Цзинь оказался слишком уж непростым человеком: он умудрился довести их дворецкого, Лукаса, до белого каления, но сам при этом нисколько не пострадал. Такое не могло не вызвать у слуг невольного уважения к Лу Чуаню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За эти два дня они перепробовали всё: допрашивали слуг, следили за управляющим Лукасом, даже использовали предметы и навыки для исследования замка, но так и не увидели никого, кто был бы похож на хозяина.</w:t>
+        <w:t>За эти два дня они перепробовали всё: допрашивали слуг, следили за дворецким Лукасом, даже использовали предметы и навыки для исследования замка, но так и не увидели никого, кто был бы похож на хозяина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я нашёл босса. Он велел передать вам. Я знаю только, что его зовут господин Цзинь, — Чжан Ваньси понимал, что эти игроки не станут ему доверять, поэтому решил прикрыться именем господина Цзиня. — Здешние NPC, включая управляющего Лукаса, относятся к нему с величайшим почтением. Господин Цзинь, без сомнения, настоящий босс. Я уже попросил его взять меня с собой.</w:t>
+        <w:t>— Я нашёл босса. Он велел передать вам. Я знаю только, что его зовут господин Цзинь, — Чжан Ваньси понимал, что эти игроки не станут ему доверять, поэтому решил прикрыться именем господина Цзиня. — Здешние NPC, включая дворецкого Лукаса, относятся к нему с величайшим почтением. Господин Цзинь, без сомнения, настоящий босс. Я уже попросил его взять меня с собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Цзинь сказал, что если мы будем действовать поодиночке, то все погибнем, так и не найдя хозяина замка, — Чжан Ваньси откашлялся и серьёзно продолжил: — Управляющий Лукас, похоже, очень обеспокоен тем, что мы можем покинуть замок раньше времени. Я говорю не о тайном побеге, а об уходе по уважительной причине.</w:t>
+        <w:t>— Господин Цзинь сказал, что если мы будем действовать поодиночке, то все погибнем, так и не найдя хозяина замка, — Чжан Ваньси откашлялся и серьёзно продолжил: — Дворецкий Лукас, похоже, очень обеспокоен тем, что мы можем покинуть замок раньше времени. Я говорю не о тайном побеге, а об уходе по уважительной причине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что за личность этот господин Цзинь, если даже такой высокоуровневый NPC, как управляющий, исполняет его приказы?</w:t>
+        <w:t>Что за личность этот господин Цзинь, если даже такой высокоуровневый NPC, как дворецкий, исполняет его приказы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Передайте управляющему Лукасу, что остальные гости, похоже, о чём-то догадались и собираются толпой сбежать из замка. Если господин управляющий не хочет, чтобы они ушли, пусть пригласит их всех на мой ужин, — Лу Чуань поднял голову и обратился к глазку для подглядывания в потолке. — Моя золотая кровать ещё не готова, я не хочу так быстро заканчивать игру.</w:t>
+        <w:t>— Передайте дворецкому Лукасу, что остальные гости, похоже, о чём-то догадались и собираются толпой сбежать из замка. Если господин дворецкий не хочет, чтобы они ушли, пусть пригласит их всех на мой ужин, — Лу Чуань поднял голову и обратился к глазку для подглядывания в потолке. — Моя золотая кровать ещё не готова, я не хочу так быстро заканчивать игру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>