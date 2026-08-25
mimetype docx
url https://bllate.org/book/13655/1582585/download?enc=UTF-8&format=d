--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он был первым, кто даже не попытался предложить какие-либо условия, а просто позвал Лу Чуаня за собой. Казалось, от него исходила некая аура, заставлявшая людей подчиняться. [Следопыт 081] уже было невольно шагнул к нему, но его остановил господин Ван.</w:t>
+        <w:t>Он был первым, кто даже не попытался предложить какие-либо условия, а просто позвал Лу Чуаня за собой. Казалось, от него исходила некая аура, заставлявшая людей подчиняться. [Охотник 081] уже было невольно шагнул к нему, но его остановил господин Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Новичок, вице-президент лично распорядился. Если ты присоединишься к гильдии «Синчэнь», мы будем обучать тебя по высшему стандарту для наших новичков. В других гильдиях есть свои гении, которых растят с детства, тебе придётся с ними конкурировать, и ты можешь погибнуть на полпути. У нас в «Синчэнь» конкурентов для тебя нет. Наш игрок [Счастливая звезда] уже подал заявку на пятый инстанс и скоро покинет рейтинг новичков.</w:t>
+        <w:t>— Новичок, вице-президент лично распорядился. Если ты присоединишься к гильдии «Синчэнь», мы будем обучать тебя по высшему стандарту для наших новичков. В других гильдиях есть свои гении, которых растят с детства, тебе придётся с ними конкурировать, и ты можешь погибнуть на полпути. У нас в «Синчэнь» конкурентов для тебя нет. Наш игрок [Счастливая звезда] уже подала заявку на пятый инстанс и скоро покинет рейтинг новичков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>