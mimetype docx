--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остаётся только один вариант… Старый Ма! Жаль, что я не в первом классе и моим классным руководителем не является Ма Тао. Иначе за эти несколько мгновений Чжао Ци уже придумал бы штук семь-восемь способов, как насолить ему на уроках».</w:t>
+        <w:t>Остаётся только один вариант… Лао Ма! Жаль, что я не в первом классе и моим классным руководителем не является Ма Тао. Иначе за эти несколько мгновений Чжао Ци уже придумал бы штук семь-восемь способов, как насолить ему на уроках».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот мальчишка был невероятно властным. Ещё до выборов он заявил, что любой, кто выставит свою кандидатуру на пост председателя студсовета, станет его личным врагом.</w:t>
+        <w:t>Этот мальчишка был невероятно властным. Ещё до выборов он заявил, что любой, кто выставит свою кандидатуру на пост председателя Студенческого совета, станет его личным врагом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подразумевалось следующее: то, кому я хочу помогать в учёбе, никак не связано с моим желанием стать председателем студсовета. Разве, став председателем, я не могу иметь лучшего друга, который, по совпадению, учится на класс младше?</w:t>
+        <w:t>Подразумевалось следующее: то, кому я хочу помогать в учёбе, никак не связано с моим желанием стать председателем Студенческого совета. Разве, став председателем, я не могу иметь лучшего друга, который, по совпадению, учится на класс младше?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив говорить, он, будто смутившись, потёр затылок, изображая простодушного школьника, чей маленький секрет только что раскрыли. Все члены студсовета, которых Чжао Ци, пользуясь своим старшинством, заставлял голосовать за себя, мысленно фыркнули: «Актёришка».</w:t>
+        <w:t>Закончив говорить, он, будто смутившись, потёр затылок, изображая простодушного школьника, чей маленький секрет только что раскрыли. Все члены Студенческого совета, которых Чжао Ци, пользуясь своим старшинством, заставлял голосовать за себя, мысленно фыркнули: «Актёришка».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проигравший Дунъян на глазах у всех членов студсовета ещё кое-как держался, сохраняя невозмутимое выражение лица. Но стоило ему оказаться в безлюдном месте, как он, запрокинув голову под углом сорок пять градусов, посмотрел на небо, и слёзы, которые он сдерживал, от яркого солнечного света хлынули ручьём.</w:t>
+        <w:t>Проигравший Дунъян на глазах у всех членов Студенческого совета ещё кое-как держался, сохраняя невозмутимое выражение лица. Но стоило ему оказаться в безлюдном месте, как он, запрокинув голову под углом сорок пять градусов, посмотрел на небо, и слёзы, которые он сдерживал, от яркого солнечного света хлынули ручьём.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Только что, — Дунъян шмыгнул носом, снова вспомнив о своём поражении, и со стоном схватился за лоб. Но, собравшись с духом, он всё же продолжил рассказывать Фэйфэю: — Только что я проиграл выборы на пост председателя студсовета. Я проиграл Чжао Ци. Прости, Фэйфэй, теперь я неудачник.</w:t>
+        <w:t>— Только что, — Дунъян шмыгнул носом, снова вспомнив о своём поражении, и со стоном схватился за лоб. Но, собравшись с духом, он всё же продолжил рассказывать Фэйфэю: — Только что я проиграл выборы на пост председателя Студенческого совета. Я проиграл Чжао Ци. Прости, Фэйфэй, теперь я неудачник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В таком случае, Фэйфэй, можешь ли ты в будущем не любить Чжао Ци больше, чем меня, только потому, что он председатель студсовета? И Вэй Ечэня — за то, что он хорошо учится? И Фань Тянь — за то, что она девочка? И Хоуцзы — за то, что он умеет лазить по деревьям? И Ван Имина — за то, что он высокий?</w:t>
+        <w:t>— В таком случае, Фэйфэй, можешь ли ты в будущем не любить Чжао Ци больше, чем меня, только потому, что он председатель Студенческого совета? И Вэй Ечэня — за то, что он хорошо учится? И Фань Тянь — за то, что она девочка? И Хоуцзы — за то, что он умеет лазить по деревьям? И Ван Имина — за то, что он высокий?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>