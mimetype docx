--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ищите ещё! Вспоминайте свои родословные. Неужели ни у кого из вас нет каких-нибудь дядьёв, тёть, двоюродных братьев, племянников, племянниц, внуков или правнуков, которые учатся здесь и состоят в школьном совете?</w:t>
+        <w:t>— Ищите ещё! Вспоминайте свои родословные. Неужели ни у кого из вас нет каких-нибудь дядьёв, тёть, двоюродных братьев, племянников, племянниц, внуков или правнуков, которые учатся здесь и состоят в студенческом совете?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз голосов больше не достать, тогда распустите слух, что в этом году на пост президента школьного совета могут претендовать только двое: я и Цзоу Дунъян. И если кто-то ещё сунется, то будет иметь дело с семьёй Чжао.</w:t>
+        <w:t>— Раз голосов больше не достать, тогда распустите слух, что в этом году на пост президента студенческого совета могут претендовать только двое: я и Цзоу Дунъян. И если кто-то ещё сунется, то будет иметь дело с семьёй Чжао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,83 +814,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому, раз Вэй Ечэнь снял свою кандидатуру, президентом школьного совета в этом году должен стать либо он, либо Цзоу Дунъян. Никаких незнакомых старшеклассников.</w:t>
-[...31 lines deleted...]
-        <w:t>Ведь когда начнётся новый учебный год, они должны будут встречать Фэйфэя у ворот школы. А кто может официально стоять у ворот в день начала учёбы? Конечно же, члены школьного совета, отвечающие за порядок.</w:t>
+        <w:t>Поэтому, раз Вэй Ечэнь снял свою кандидатуру, президентом студенческого совета в этом году должен стать либо он, либо Цзоу Дунъян. Никаких незнакомых старшеклассников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь когда начнётся новый учебный год, они должны будут встречать Фэйфэя у ворот школы. А кто может официально стоять у ворот в день начала учёбы? Конечно же, члены студенческого совета, отвечающие за порядок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В зале заседаний школьного совета сложилась редкая картина: на трибуне стояли всего два маленьких человечка.</w:t>
+        <w:t>В зале заседаний студенческого совета сложилась редкая картина: на трибуне стояли всего два маленьких человечка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>