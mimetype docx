--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да что вы творите? Я же просто так сказал. Неужели вы думали, что в нашей семье вас и впрямь съедят? — произнёс Линь Хань и, заметив, как Цзян Ян облегчённо вздохнул, добавил: — В худшем случае, мой двоюродный дед просто вызовет вас на небольшой спарринг. Ничего страшного. Он же не покалечит вас. Многие мечтают с ним помериться силами, да только возможности не имеют. О чём вы вообще думали?</w:t>
+        <w:t>— Да что вы творите? Я же просто так сказал. Неужели вы думали, что в нашей семье вас и впрямь съедят? — произнёс Линь Хань и, заметив, как Цзян Ян облегчённо вздохнул, добавил: — В худшем случае, мой старший дедушка просто вызовет вас на небольшой спарринг. Ничего страшного. Он же не покалечит вас. Многие мечтают с ним помериться силами, да только возможности не имеют. О чём вы вообще думали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Их взгляды на мгновение задержались на широких, мозолистых ладонях Линь Госюн, и по спинам пробежал холодок. Их тщедушные тельца не выдержат и одного его шлепка.</w:t>
+        <w:t>Их взгляды на мгновение задержались на широких, мозолистых ладонях Линь Госюна, и по спинам пробежал холодок. Их тщедушные тельца не выдержат и одного его шлепка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проведя несколько часов в напряжении и каждые пару десятков минут бросая опасливые взгляды на руки Линь Госюн, Цзян Ян и Цзи Ичэн наконец смогли расслабиться, убедившись, что Линь Хань действительно не собирается на них жаловаться.</w:t>
+        <w:t>Проведя несколько часов в напряжении и каждые пару десятков минут бросая опасливые взгляды на руки Линь Госюна, Цзян Ян и Цзи Ичэн наконец смогли расслабиться, убедившись, что Линь Хань действительно не собирается на них жаловаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Невозможно отрицать, что в переходном возрасте семейная обстановка оказывает огромное влияние. Хорошая семья — это якорь и тихая гавань.</w:t>
+        <w:t>Невозможно отрицать, что в переходный период семейная обстановка оказывает огромное влияние. Хорошая семья — это якорь и тихая гавань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя его собственный переходный возраст уже миновал, каждый раз, возвращаясь домой, он чувствовал, как внутри закипает ярость. Если бы не упрямое желание жить, нежелание сдаваться и умирать вот так, он бы давно уже накормил крысиным ядом и отца, и ту женщину.</w:t>
+        <w:t>Хотя его собственный переходный период уже миновал, каждый раз, возвращаясь домой, он чувствовал, как внутри закипает ярость. Если бы не упрямое желание жить, нежелание сдаваться и умирать вот так, он бы давно уже накормил крысиным ядом и отца, и ту женщину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ах, дядя, и не говорите. Наверное, трубы в доме уже старые, у нас с братом в спальнях протечка. В праздники ремонтников не найти. Мы с братом и невестками кое-как заткнули течь и приехали к вам за помощью.</w:t>
+        <w:t>— Ах, дядя, и не говорите. Наверное, трубы в доме уже старые, у нас с братом в спальнях протечка. В праздники ремонтников не найти. Мы с братом и невесткой кое-как заткнули течь и приехали к вам за помощью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>