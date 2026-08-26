--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она держала в руках маленькую мисочку с паровым яйцом, которую только что принесла с кухни. Именно поэтому она и не заметила, что делал Фэйфэй.</w:t>
+        <w:t>Она держала в руках маленькую мисочку с яйцами на пару, которую только что принесла с кухни. Именно поэтому она и не заметила, что делал Фэйфэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>