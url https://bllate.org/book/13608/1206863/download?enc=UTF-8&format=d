--- v0 (2026-05-24)
+++ v1 (2026-07-07)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян спросил: </w:t>
+        <w:t>Юй Цзинь Нян спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькая служанка кивнула: </w:t>
+        <w:t>Маленькая служанка кивнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,83 +782,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они вдвоем ели кашу, пока один писал, а второй наблюдал. Юй Цзинь Нян исписал несколько листов, но Цзи Хун все еще не был доволен и не просил его остановиться.  Почувствовав себя истощенным, юноша рассказал ему о том, что семья Ян послала служанку пригласить его устроить вегетарианский стол. Цзи Хун слушал и хмурился.  Как и ожидалось, он тоже не согласился отпустить его. </w:t>
-[...31 lines deleted...]
-        <w:t>Достигнув в этом вопросе соглашения, Юй Цзинь Нян сказал: </w:t>
+        <w:t>Они вдвоем ели кашу, пока один писал, а второй наблюдал. Юй Цзинь Нян исписал несколько листов, но Цзи Хун все еще не был доволен и не просил его остановиться.  Почувствовав себя истощенным, юноша рассказал ему о том, что семья Ян послала служанку пригласить его устроить вегетарианский стол. Цзи Хун слушал и хмурился.  Как и ожидалось, он тоже не согласился отпустить его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Достигнув в этом вопросе соглашения, Юй Цзинь Нян сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун не ответил, но спросил: </w:t>
+        <w:t>Цзи Хун не ответил, но спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян некоторое время размышлял: </w:t>
+        <w:t>Юй Цзинь Нян некоторое время размышлял:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун зачерпнул ложку каши, слегка подул на нее, чтобы остудить, поднес к губам юноши и сказал за него: </w:t>
+        <w:t>Цзи Хун зачерпнул ложку каши, слегка подул на нее, чтобы остудить, поднес к губам юноши и сказал за него:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Наверное, так и есть. И разве ты не знаешь, его набор из девяти игл сделан из чистого золота. Он выглядит очень ценным. Возможно, он происходил из большой семьи. Если Исинь не жаден до денег, то что еще ему может быть нужно? </w:t>
+        <w:t>- Наверное, так и есть. И разве ты не знаешь, его набор из девяти игл сделан из чистого золота. Он выглядит очень ценным. Возможно, он происходил из большой семьи. Если Исинь не жаден до денег, то что еще ему может быть нужно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун не знал, почему он вдруг подумал об этом, и слегка рассмеялся: </w:t>
+        <w:t>Цзи Хун не знал, почему он вдруг подумал об этом, и слегка рассмеялся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> Юй Цзинь Нян сказал: </w:t>
+        <w:t> Юй Цзинь Нян сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уши Юй Цзинь Няна стали горячими. Он на мгновение устыдился своей потери концентрации, опустил голову и сказал: </w:t>
+        <w:t>Уши Юй Цзинь Няна стали горячими. Он на мгновение устыдился своей потери концентрации, опустил голову и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун все еще качал головой: </w:t>
+        <w:t>Цзи Хун все еще качал головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>   Видя, что он не может распознать иероглиф, Цзи Хун написал еще несколько штук подряд, и Юй Цзинь Нян, приложив все усилия, угадал только один. Он был так зол, что стиснул зубы и отказался признать, что он не был хорошим учеником в каллиграфии, вместо этого он заявил, что на нем было слишком много одежды, и что Цзи Хун писал слишком легко. После этого юноша немедленно снял верхнюю одежду и бросил ее на землю, оставшись только в тонкой рубашке. Заправив волосы на одну сторону и обнажив белоснежный участок шеи, он сразу же схватил футон, сел на него и сказал: </w:t>
+        <w:t>   Видя, что он не может распознать иероглиф, Цзи Хун написал еще несколько штук подряд, и Юй Цзинь Нян, приложив все усилия, угадал только один. Он был так зол, что стиснул зубы и отказался признать, что он не был хорошим учеником в каллиграфии, вместо этого он заявил, что на нем было слишком много одежды, и что Цзи Хун писал слишком легко. После этого юноша немедленно снял верхнюю одежду и бросил ее на землю, оставшись только в тонкой рубашке. Заправив волосы на одну сторону и обнажив белоснежный участок шеи, он сразу же схватил футон, сел на него и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун опустил глаза, стараясь не увлечься своими мыслями, и написал крупный иероглиф на спине юноши. Юй Цзинь Нян не узнал его, и на этот раз ему действительно нечего было сказать в свое оправдание. Он повесил голову и вяло откинулся назад, напугав Цзи Хуна, который поспешно обнял его: </w:t>
+        <w:t>Цзи Хун опустил глаза, стараясь не увлечься своими мыслями, и написал крупный иероглиф на спине юноши. Юй Цзинь Нян не узнал его, и на этот раз ему действительно нечего было сказать в свое оправдание. Он повесил голову и вяло откинулся назад, напугав Цзи Хуна, который поспешно обнял его:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Это мое второе имя. Шу Луань. </w:t>
+        <w:t>- Это мое второе имя. Шу Луань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что брат Сяо Нян плотно упакован внутри и снаружи и завернут господином Цзи с холодным выражением лица, Цин Хуань улыбнулась. Юноша был свернут в выпуклый шар, но даже не осмелился произнести ни слова возражения. </w:t>
+        <w:t>Увидев, что брат Сяо Нян плотно упакован внутри и снаружи и завернут господином Цзи с холодным выражением лица, Цин Хуань улыбнулась. Юноша был свернут в выпуклый шар, но даже не осмелился произнести ни слова возражения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян удивился: </w:t>
+        <w:t>Юй Цзинь Нян удивился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> Цин Хуань нерешительно сказала: </w:t>
+        <w:t> Цин Хуань нерешительно сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они колебались, прогонять ее или нет, и если да, то как это сделать? Но Цзи Хун вдруг холодно рассмеялся и сказал: </w:t>
+        <w:t>Они колебались, прогонять ее или нет, и если да, то как это сделать? Но Цзи Хун вдруг холодно рассмеялся и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян: </w:t>
+        <w:t>Юй Цзинь Нян:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян обменялся с ним любезностями и с улыбкой сказал: </w:t>
+        <w:t>Юй Цзинь Нян обменялся с ним любезностями и с улыбкой сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,51 +3758,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Управляющий улыбнулся: </w:t>
+        <w:t>Управляющий улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он уже собирался повернуть голову, намереваясь сделать вид, что ничего не видел, как его остановил громкий возглас: </w:t>
+        <w:t>Он уже собирался повернуть голову, намереваясь сделать вид, что ничего не видел, как его остановил громкий возглас:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек, несущий ящик с лекарствами, даже дважды рассмеялся, как будто воссоединился со старым другом, и тепло поприветствовал его: </w:t>
+        <w:t>Человек, несущий ящик с лекарствами, даже дважды рассмеялся, как будто воссоединился со старым другом, и тепло поприветствовал его:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,83 +4526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому, хотя Цзоу Хэн не очень любил Юй Цзинь Няна, он сдержал отвращение в глазах, с улыбкой подошел к нему и пожал руку, против воли расхваливая его: </w:t>
-[...31 lines deleted...]
-        <w:t>- Господин Юй - молодой человек, который обучается на врача и повара. Какое удачное совпадение, что мы встретились сегодня. </w:t>
+        <w:t>Поэтому, хотя Цзоу Хэн не очень любил Юй Цзинь Няна, он сдержал отвращение в глазах, с улыбкой подошел к нему и пожал руку, против воли расхваливая его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Господин Юй - молодой человек, который обучается на врача и повара. Какое удачное совпадение, что мы встретились сегодня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не успел он опомниться, как маленькая служанка шагнула вглубь комнаты, постучала в дверь и сказала тоненьким голоском: </w:t>
+        <w:t>Не успел он опомниться, как маленькая служанка шагнула вглубь комнаты, постучала в дверь и сказала тоненьким голоском:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Через несколько мгновений из комнаты поспешно вышла другая служанка, посмотрела на них и нетерпеливо махнула рукой маленькой служанке: </w:t>
+        <w:t>Через несколько мгновений из комнаты поспешно вышла другая служанка, посмотрела на них и нетерпеливо махнула рукой маленькой служанке:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,51 +5294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзоу Хэн взглянул на ученика, которого привел с собой. Высокий, худой молодой человек снял аптечку с плеча Цзоу Хэна и положил ее на стол. Открыв один из маленьких ящиков, он достал мягкую подушку для измерения пульса. </w:t>
+        <w:t>Цзоу Хэн взглянул на ученика, которого привел с собой. Высокий, худой молодой человек снял аптечку с плеча Цзоу Хэна и положил ее на стол. Открыв один из маленьких ящиков, он достал мягкую подушку для измерения пульса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старшая служанка тоже выглядела раздраженной и рявкнула: </w:t>
+        <w:t>Старшая служанка тоже выглядела раздраженной и рявкнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того, как она некоторое время звала божественного доктора, она вдруг воспрянула духом и с новой надеждой крикнула: </w:t>
+        <w:t>После того, как она некоторое время звала божественного доктора, она вдруг воспрянула духом и с новой надеждой крикнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,51 +6222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян удивился: </w:t>
+        <w:t>Юй Цзинь Нян удивился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзоу Хэн сказал: </w:t>
+        <w:t>Цзоу Хэн сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6478,51 +6478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзоу Хэн сказал: </w:t>
+        <w:t>Цзоу Хэн сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6766,51 +6766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не обязательно, что госпожа Ли действительно сумасшедшая. Возможно, что страх перед сильной болью, которая приходит ежемесячно, является просто признаком эмоционального стресса. Но если не устранить источник ее боли, то не исключено, что в будущем она сойдет с ума. </w:t>
+        <w:t>Не обязательно, что госпожа Ли действительно сумасшедшая. Возможно, что страх перед сильной болью, которая приходит ежемесячно, является просто признаком эмоционального стресса. Но если не устранить источник ее боли, то не исключено, что в будущем она сойдет с ума.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7214,51 +7214,515 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- По</w:t>
+        <w:t>- По мнению божественного доктора Цзоу, чем больна госпожа Ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Цзинь Нян улыбнулся врачу, и Цзоу Хэну было неудобно продолжать его игнорировать. Как говорится, нельзя победить человека с улыбкой на лице. Более того, после того, как он заявил, что он настоящий ученый, ему приходилось уделять больше внимания своему имиджу. Поэтому он придержал язык и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Я не думаю, что это болезнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Если это не болезнь, то что же это такое? - спросил Юй Цзинь Нян. Может ли быть так, что этот старый врач-шарлатан внезапно стал просветленным и получил какие-то уникальные озарения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что Цзоу Хэн соберет свою аптечку, расправит манжеты и со всей серьезностью заявит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Это демоническое нашествие. Грязь собралась в ее теле. Это не то, с чем можно справиться с помощью лекарств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Цзинь Нян был ошеломлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- ... а?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что он даже не понимает такого обычного медицинского языка, взгляд Цзоу Хэна становился все более и более презрительным. Бросив на Юй Цзинь Няна взгляд исподлобья, он объяснил ему как можно более простым языком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- То есть, она одержима злым духом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Цзинь Нян: «???»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Конже с грецкими орехами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>