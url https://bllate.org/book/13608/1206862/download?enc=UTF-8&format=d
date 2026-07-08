--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти яйца снесли местные куры. Они были небольшого размера, очень нежные и компактные. Цвет скорлупы яиц был неравномерным и внешний вид может быть не особенно красивым, но преимущество заключается в их натуральном и нежном вкусе. Поэтому очищенные яйца были не только яркими и золотистыми, но также очень мягкими и аппетитно гладкими. </w:t>
-[...31 lines deleted...]
-        <w:t>Когда он вернулся в комнату, Цзи Хун уже переоделся и аккуратно перевязал свои чернильные волосы тонкой лентой. Он сидел перед своим столом и читал бухгалтерскую книгу. Юй Цзинь Нян протиснулся к нему со своей чашкой и сел рядом, громко всасывая лапшу. Этот звук настолько отвлекал Цзи Хуна, что он не мог сосредоточиться, поэтому он повернул голову и посмотрел. Но, увидев, что юноша очень голоден, ему пришлось проглотить фразу «Ешь потише», вертевшуюся на кончике языка. </w:t>
+        <w:t>Эти яйца снесли местные куры. Они были небольшого размера, очень нежные и компактные. Цвет скорлупы яиц был неравномерным и внешний вид может быть не особенно красивым, но преимущество заключается в их натуральном и нежном вкусе. Поэтому очищенные яйца были не только яркими и золотистыми, но также очень мягкими и аппетитно гладкими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вернулся в комнату, Цзи Хун уже переоделся и аккуратно перевязал свои чернильные волосы тонкой лентой. Он сидел перед своим столом и читал бухгалтерскую книгу. Юй Цзинь Нян протиснулся к нему со своей чашкой и сел рядом, громко всасывая лапшу. Этот звук настолько отвлекал Цзи Хуна, что он не мог сосредоточиться, поэтому он повернул голову и посмотрел. Но, увидев, что юноша очень голоден, ему пришлось проглотить фразу «Ешь потише», вертевшуюся на кончике языка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун отложил бухгалтерскую книгу, взял ломтик золотого яйца, обмакнул его в креветочный соус и положил в чашку, сказав: </w:t>
+        <w:t>Цзи Хун отложил бухгалтерскую книгу, взял ломтик золотого яйца, обмакнул его в креветочный соус и положил в чашку, сказав:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ммм, ты тоже ешь, - неопределенно сказал Юй Цзинь Нян, ковыряясь в своей чашке. </w:t>
-[...31 lines deleted...]
-        <w:t>Внезапно он подумал, что у него есть лапша с яйцом и суп. Было немного неэтично позволять Цзи Хуну есть только яйцо. Поэтому он неохотно подхватил последнюю порцию лапши в своей чашке и спросил: </w:t>
+        <w:t>- Ммм, ты тоже ешь, - неопределенно сказал Юй Цзинь Нян, ковыряясь в своей чашке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно он подумал, что у него есть лапша с яйцом и суп. Было немного неэтично позволять Цзи Хуну есть только яйцо. Поэтому он неохотно подхватил последнюю порцию лапши в своей чашке и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В любом случае Цзи Хун не любил наедаться на ночь. В крайнем случае он пил немного своего особого оздоравливающего, который специально для него готовил Юй Цзинь Нян. </w:t>
+        <w:t>В любом случае Цзи Хун не любил наедаться на ночь. В крайнем случае он пил немного своего особого оздоравливающего, который специально для него готовил Юй Цзинь Нян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян ошеломленно переспросил: </w:t>
+        <w:t>Юй Цзинь Нян ошеломленно переспросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун наклонился к нему и открыл рот, чтобы съесть лапшу, свисающую палочек. Он был не таким, как Юй Цзинь Нян, он не всасывал ее, а медленно и изящно пережевывал. </w:t>
+        <w:t>Цзи Хун наклонился к нему и открыл рот, чтобы съесть лапшу, свисающую палочек. Он был не таким, как Юй Цзинь Нян, он не всасывал ее, а медленно и изящно пережевывал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он перестал откашливаться, то услышал негромкий смех. Юй Цзинь Нян втайне смеялся над ним. В этот момент губы молодого человека слегка покраснели от перца, словно были подкрашены яркой помадой. В тот же миг Цзи Хун почувствовал, что острота, которую он только что подавил, снова появилась, обжигая от горла до сердца. Не желая больше сдерживаться, он протянул руку и поднял на ноги насмехавшегося над ним юношу. </w:t>
+        <w:t>Когда он перестал откашливаться, то услышал негромкий смех. Юй Цзинь Нян втайне смеялся над ним. В этот момент губы молодого человека слегка покраснели от перца, словно были подкрашены яркой помадой. В тот же миг Цзи Хун почувствовал, что острота, которую он только что подавил, снова появилась, обжигая от горла до сердца. Не желая больше сдерживаться, он протянул руку и поднял на ноги насмехавшегося над ним юношу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун уставился на него, его голос становился все тише и тише: </w:t>
+        <w:t>Цзи Хун уставился на него, его голос становился все тише и тише:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян улыбнулся и сказал: </w:t>
+        <w:t>Юй Цзинь Нян улыбнулся и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чем больше времени они проводили вместе, тем больше Цзи Хун обнаруживал, что не может сдерживаться. В последнее время желание прикоснуться к нему усилилось. От простого наслаждения непринужденной атмосферой общения он перешел к желанию заключить его в свои объятия, и теперь в его сердце всегда было стремление быть ближе к нему. При одной этой мысли рука на талии молодого человека напряглась, а дыхание Цзи Хуна участилось. </w:t>
-[...31 lines deleted...]
-        <w:t>Когда их губы почти коснулись друг друга, Юй Цзинь Нян вдруг издал шипение. Сердце Цзи Хуна подпрыгнуло, и он спросил: </w:t>
+        <w:t>Чем больше времени они проводили вместе, тем больше Цзи Хун обнаруживал, что не может сдерживаться. В последнее время желание прикоснуться к нему усилилось. От простого наслаждения непринужденной атмосферой общения он перешел к желанию заключить его в свои объятия, и теперь в его сердце всегда было стремление быть ближе к нему. При одной этой мысли рука на талии молодого человека напряглась, а дыхание Цзи Хуна участилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда их губы почти коснулись друг друга, Юй Цзинь Нян вдруг издал шипение. Сердце Цзи Хуна подпрыгнуло, и он спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Няну хотелось плакать без слез: </w:t>
+        <w:t>Юй Цзинь Няну хотелось плакать без слез:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эту маленькую бабочку он лелеял всем сердцем, и все же кто-то избил его прямо у него под носом </w:t>
+        <w:t>Эту маленькую бабочку он лелеял всем сердцем, и все же кто-то избил его прямо у него под носом</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Цзи Хуна потемнели, когда он снова спросил: </w:t>
+        <w:t>Глаза Цзи Хуна потемнели, когда он снова спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян лежал на его плече, ощущая холодок своей голой нижней частью тела. Ему пришлось произнести мягкое «угу». </w:t>
+        <w:t>Юй Цзинь Нян лежал на его плече, ощущая холодок своей голой нижней частью тела. Ему пришлось произнести мягкое «угу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подумав об этом, он решил, что пора возвращаться в столицу. В конце концов, он хотел дать Юй Цзинь Няну лучшую жизнь. Независимо от амбиций молодого человека, захочет ли он стать ласточкой, которую невозможно удержать в руках или лебедем с высокими устремлениями, даже если он захочет просто лежать дома и быть рисовым червяком, Цзи Хун был готов сделать его самым толстым и счастливым рисовым червяком, принося ему самый ароматный рис в мире. </w:t>
+        <w:t>Подумав об этом, он решил, что пора возвращаться в столицу. В конце концов, он хотел дать Юй Цзинь Няну лучшую жизнь. Независимо от амбиций молодого человека, захочет ли он стать ласточкой, которую невозможно удержать в руках или лебедем с высокими устремлениями, даже если он захочет просто лежать дома и быть рисовым червяком, Цзи Хун был готов сделать его самым толстым и счастливым рисовым червяком, принося ему самый ароматный рис в мире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глубокой ночью Цзи Хун, который «спал», почувствовал, как к его спине плотно прижалось горячее тело, похожее на печку. Он открыл и снова закрыл глаза. В его сознании возникла пара длинных, тонких, белых ног, вызывая жар во всем теле. Дыхание стало тяжелым. Это было очень неудобно, поэтому он осторожно повернулся и посмотрел на Юй Цзинь Няна. Лежа на боку, он ущипнул юношу за мочку уха и позвал: </w:t>
+        <w:t>Глубокой ночью Цзи Хун, который «спал», почувствовал, как к его спине плотно прижалось горячее тело, похожее на печку. Он открыл и снова закрыл глаза. В его сознании возникла пара длинных, тонких, белых ног, вызывая жар во всем теле. Дыхание стало тяжелым. Это было очень неудобно, поэтому он осторожно повернулся и посмотрел на Юй Цзинь Няна. Лежа на боку, он ущипнул юношу за мочку уха и позвал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,83 +2734,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодой человек вдруг причмокнул губами и пробормотал «А-Хун», а рука, которую он держал, бессознательно обвилась вокруг него, сжимая указательный палец Цзи Хуна. </w:t>
-[...31 lines deleted...]
-        <w:t>Выражение лица Цзи Хуна смягчилось. Он снова опустил руку Юй Цзинь Няна, поднял голову и поцеловал молодого человека в лоб, шепча: </w:t>
+        <w:t>Молодой человек вдруг причмокнул губами и пробормотал «А-Хун», а рука, которую он держал, бессознательно обвилась вокруг него, сжимая указательный палец Цзи Хуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Цзи Хуна смягчилось. Он снова опустил руку Юй Цзинь Няна, поднял голову и поцеловал молодого человека в лоб, шепча:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В комнате было очень тихо. Как правило, он редко вставал ночью. Во-первых, у него не было такой потребности или привычки. Во-вторых... было темно. Хотя он никогда бы не признался, что боится темноты, на самом деле себя обмануть невозможно. В это время рядом с ним не было ни компании Юй Цзинь Няна, ни шумных голосов, которые отвлекали бы его внимание. Только холодный, ярко-белый лунный свет тихо лился через бумагу окна. Тьма вокруг устремилась к нему, как бешеная волна - и, сделав лишь первый шаг, ему захотелось отступить. </w:t>
+        <w:t>В комнате было очень тихо. Как правило, он редко вставал ночью. Во-первых, у него не было такой потребности или привычки. Во-вторых... было темно. Хотя он никогда бы не признался, что боится темноты, на самом деле себя обмануть невозможно. В это время рядом с ним не было ни компании Юй Цзинь Няна, ни шумных голосов, которые отвлекали бы его внимание. Только холодный, ярко-белый лунный свет тихо лился через бумагу окна. Тьма вокруг устремилась к нему, как бешеная волна - и, сделав лишь первый шаг, ему захотелось отступить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только когда жар в груди утих, он вернулся в постель полностью замерзшим. Но, не успел он лечь в постель, как Юй Цзинь Нян снова обхватил его сзади, что-то бормоча во сне. Он так крепко прижимался к нему, что запутанное и горячее дыхание обдувало уши Цзи Хуна. </w:t>
+        <w:t>Только когда жар в груди утих, он вернулся в постель полностью замерзшим. Но, не успел он лечь в постель, как Юй Цзинь Нян снова обхватил его сзади, что-то бормоча во сне. Он так крепко прижимался к нему, что запутанное и горячее дыхание обдувало уши Цзи Хуна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян тут же перевернулся и сел. Коснувшись теней, залегших под глазами Цзи Хуна, он сказал: </w:t>
+        <w:t>Юй Цзинь Нян тут же перевернулся и сел. Коснувшись теней, залегших под глазами Цзи Хуна, он сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,83 +3278,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако поцелуй Цзи Хуна полностью разбудил его, поэтому он поспешно встал с кровати, оделся, умылся и приготовился к открытию лапшичной. Господин Цзи, который только что необъяснимо оскорбил его, снимал табуреты и расставлял столы в общем зале. Когда Юй Цзинь Нян увидел его, он был как мышь, увидевшая мартовского кота. Больше не желая, чтобы его обгладывали, он обходил господина Цзи по большой дуге. </w:t>
-[...31 lines deleted...]
-        <w:t>Закончив подготовительную работу, он так и не понял, почему Цзи Хун злился и одновременно целовал его. Юй Цзинь Нян был так озадачен, что решил спрятаться на задней кухне, растопить плиту и приготовить вкусное блюдо, чтобы порадовать его. </w:t>
+        <w:t>Однако поцелуй Цзи Хуна полностью разбудил его, поэтому он поспешно встал с кровати, оделся, умылся и приготовился к открытию лапшичной. Господин Цзи, который только что необъяснимо оскорбил его, снимал табуреты и расставлял столы в общем зале. Когда Юй Цзинь Нян увидел его, он был как мышь, увидевшая мартовского кота. Больше не желая, чтобы его обгладывали, он обходил господина Цзи по большой дуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив подготовительную работу, он так и не понял, почему Цзи Хун злился и одновременно целовал его. Юй Цзинь Нян был так озадачен, что решил спрятаться на задней кухне, растопить плиту и приготовить вкусное блюдо, чтобы порадовать его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян спросил Цин Хуань: </w:t>
+        <w:t>Юй Цзинь Нян спросил Цин Хуань:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3918,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только она услышала, что нужно посчитать, Цин Хуань сказала: </w:t>
+        <w:t>Как только она услышала, что нужно посчитать, Цин Хуань сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,83 +3982,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда дело доходило до счета, она была уверена в себе. Девушка, за которой она следовала в Павильоне И Суй, Сюэ Цяо, была из богатой семьи, посещала частную школу и умела считать до большого числа, поэтому Цин Хуань тоже немного научилась у нее. Если другие сяо нианг могли считать только от одного до двенадцати, она могла считать до сотни и была очень хороша. </w:t>
-[...31 lines deleted...]
-        <w:t>Но Юй Цзинь Нян сказал: </w:t>
+        <w:t>Когда дело доходило до счета, она была уверена в себе. Девушка, за которой она следовала в Павильоне И Суй, Сюэ Цяо, была из богатой семьи, посещала частную школу и умела считать до большого числа, поэтому Цин Хуань тоже немного научилась у нее. Если другие сяо нианг могли считать только от одного до двенадцати, она могла считать до сотни и была очень хороша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Юй Цзинь Нян сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4206,51 +4206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян, ничего не знавший об этом, убежал. Он воспользовался этой возможностью, чтобы пойти в главный зал, и некоторое время помогал носить тарелки, тенью следуя за Цзи Хуном. Он как будто забыл, что Цзи Хун поцеловал его в гневе сегодня утром. И только когда Цзи Хун оглянулся и непонимающе уставился на него, юноша с улыбкой сказал: </w:t>
+        <w:t>Юй Цзинь Нян, ничего не знавший об этом, убежал. Он воспользовался этой возможностью, чтобы пойти в главный зал, и некоторое время помогал носить тарелки, тенью следуя за Цзи Хуном. Он как будто забыл, что Цзи Хун поцеловал его в гневе сегодня утром. И только когда Цзи Хун оглянулся и непонимающе уставился на него, юноша с улыбкой сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Хуань радостно сказала: </w:t>
+        <w:t>Цин Хуань радостно сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,83 +4686,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун также поднял брови. </w:t>
-[...31 lines deleted...]
-        <w:t>Юй Цзинь Нян сделал в общей сложности пять чашек имбирного творога, по одной на каждого. Погода была холодной, а имбирный десерт был не только вкусным, но и разгонял холод и согревал желудок. Цин Хуань взяла несколько чашек, чтобы рассказать Второй Сестре и Суй Суй об этой новинке, Цзи Хун взял чашу для себя и спросил Юй Цзинь Няна: </w:t>
+        <w:t>Цзи Хун также поднял брови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Цзинь Нян сделал в общей сложности пять чашек имбирного творога, по одной на каждого. Погода была холодной, а имбирный десерт был не только вкусным, но и разгонял холод и согревал желудок. Цин Хуань взяла несколько чашек, чтобы рассказать Второй Сестре и Суй Суй об этой новинке, Цзи Хун взял чашу для себя и спросил Юй Цзинь Няна:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У него больше не было никаких уловок и Юй Цзинь Нян честно сказал: </w:t>
+        <w:t>У него больше не было никаких уловок и Юй Цзинь Нян честно сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,51 +4846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что Цзи Хун ничего не сказал, а только уставился на него, так что от его пристального взгляда онемел затылок, Юй Цзинь Нян осторожно сказал: </w:t>
+        <w:t>Видя, что Цзи Хун ничего не сказал, а только уставился на него, так что от его пристального взгляда онемел затылок, Юй Цзинь Нян осторожно сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун коснулся рукой его головы и прошептал: </w:t>
+        <w:t>Цзи Хун коснулся рукой его головы и прошептал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он открыл занавеску, то увидел, что все обедающие столпились у входа. Оттуда же доносился голос Цин Хуань. Она облокотилась на дверную раму, чтобы присоединиться к веселью, и спросила: </w:t>
+        <w:t>Когда он открыл занавеску, то увидел, что все обедающие столпились у входа. Оттуда же доносился голос Цин Хуань. Она облокотилась на дверную раму, чтобы присоединиться к веселью, и спросила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за сегодняшнего появления монаха, обедающие снаружи были настолько воодушевлены, что, казалось, могли съесть еще по три чашки только из-за слов «монах в белой одежде». </w:t>
+        <w:t>Из-за сегодняшнего появления монаха, обедающие снаружи были настолько воодушевлены, что, казалось, могли съесть еще по три чашки только из-за слов «монах в белой одежде».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5582,51 +5582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда пряники разных форм испеклись наполовину, Юй Цзинь Нян взбил яичные белки и сахар, разделил на несколько частей и в каждую добавил чайный порошок, порошок красной смородины, порошок куркумы и т.д., получив натуральную разноцветную глазурь для украшения. Свернув из промасленной бумаги маленькие конусы, он принялся украшать выпечку. </w:t>
+        <w:t>Когда пряники разных форм испеклись наполовину, Юй Цзинь Нян взбил яичные белки и сахар, разделил на несколько частей и в каждую добавил чайный порошок, порошок красной смородины, порошок куркумы и т.д., получив натуральную разноцветную глазурь для украшения. Свернув из промасленной бумаги маленькие конусы, он принялся украшать выпечку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6158,51 +6158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян немедленно категорично ответил: </w:t>
+        <w:t>Юй Цзинь Нян немедленно категорично ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,51 +6222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Девушка, обидевшись на мгновение, спросила снова: </w:t>
+        <w:t>Девушка, обидевшись на мгновение, спросила снова:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян тут же закрыл глаза и махнул рукой: </w:t>
+        <w:t>Юй Цзинь Нян тут же закрыл глаза и махнул рукой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6542,67 +6542,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он как раз собирался сказать «нет», когда девушка достала из кармана что-то, завернутое в маленький платочек, и сказала: </w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Он как раз собирался сказать «нет», когда девушка достала из кармана что-то, завернутое в маленький платочек, и сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Господин, монах, которого мы пригласили в наш дом, попросил, чтобы это сделали именно вы. Он сказал: «Еда, приготовленная им для Цинчжай имеет эффект очищения сердца и успокоения ума. Это поможет семье Ян изгнать демонов и избавиться от них...» Он также сказал, что если вы не захотите идти, показать вам это, и вы обязательно придете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Цзинь Нян нахмурился. Значит, резиденция Ян недавно наняла монаха. Может быть, это монах в белом одеянии?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он спросил ее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Что здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушка снова покачала головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Эта служанка не знает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Юй Цзинь Нян задумался на некоторое время и взял маленький шелковый сверток. Он подумал про себя: «Пойду я или нет, сначала я могу посмотреть, что в нем. В крайнем случае, это может быть что-то ценное, золото, серебро или драгоценности или какое-нибудь ходатайство. Монах в белом халате не стал бы писать письмо с угрозами, чтобы заставить меня подчиниться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда он открыл маленький шелковый мешочек, он был ошеломлен. Там не было ни золота, ни серебра, ни драгоценностей, ни письма с угрозами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там не было ничего, кроме обычного куска засахаренного имбиря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Имбирный молочный творог - также известный как молочный творог на основе имбирного сока, имбирный молочный пудинг или просто имбирное молоко, представляет собой китайский горячий десерт, который вывели в древнем городе Шаван, район Панью, Гуанчжоу в провинции Гуандун</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Золотые колокольчики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Пир Шао Вэй - древний банкет, устраиваемый в честь возвышения ученого или повышения чиновника в должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Пуджу - один из буддийских ритуалов. Его также называют пуджа, буддийская церемония, церемония поста. Это собирание чистой пищи, торжественное празднование объектов Дхармы, совершение подношений Буддам и Бодхисаттвам или установление постов, раздача пищи, произнесение проповедей и восхваление достоинств Будды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Цинчжай - вегетарианская еда или длительный пост. Трактуется как очищение тела и медитация перед проведением жертвоприношения или церемонии в знак искреннего уважения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>