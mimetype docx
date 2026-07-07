--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мужчина понял это сам и через мгновение с благодарностью сказал: </w:t>
+        <w:t>Мужчина понял это сам и через мгновение с благодарностью сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К этому времени они уже встали на ноги и собирались идти обратно, но появление монаха в белой одежде вызвало любопытство Юй Цзинь Няна, заставив его остановиться и посмотреть еще немного. Цзи Хун посмотрел на медленно идущего монаха, и в его сердце поднялось какое-то странное чувство, поэтому он подсознательно загородил собой молодого человека. </w:t>
+        <w:t>К этому времени они уже встали на ноги и собирались идти обратно, но появление монаха в белой одежде вызвало любопытство Юй Цзинь Няна, заставив его остановиться и посмотреть еще немного. Цзи Хун посмотрел на медленно идущего монаха, и в его сердце поднялось какое-то странное чувство, поэтому он подсознательно загородил собой молодого человека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хуна, который никогда не любил деньги, это не очень заботило. Даже если монах оставил здесь эту кучу медных монет, он и глазом не моргнул, а поскольку этот монах был очень подозрительным и не оставил о себе хорошего впечатления, он просто сказал: </w:t>
+        <w:t>Цзи Хуна, который никогда не любил деньги, это не очень заботило. Даже если монах оставил здесь эту кучу медных монет, он и глазом не моргнул, а поскольку этот монах был очень подозрительным и не оставил о себе хорошего впечатления, он просто сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он в шутку рассказал Цзи Хуну об этой идее «связывания», но не заметил, что цвет лица Цзи Хуна слегка изменился, не говоря уже о том, что мужчина спокойно сунул руку в свою корзину и некоторое время там что-то искал. Когда они вдвоем подошли к узкому переулку очень близко к лапшичной, Юй Цзинь Нян думал о том, что бы он хотел съесть завтра утром, и вдруг почувствовал, что корзина резко потяжелела, и по инерции качнулся в сторону. </w:t>
+        <w:t>Он в шутку рассказал Цзи Хуну об этой идее «связывания», но не заметил, что цвет лица Цзи Хуна слегка изменился, не говоря уже о том, что мужчина спокойно сунул руку в свою корзину и некоторое время там что-то искал. Когда они вдвоем подошли к узкому переулку очень близко к лапшичной, Юй Цзинь Нян думал о том, что бы он хотел съесть завтра утром, и вдруг почувствовал, что корзина резко потяжелела, и по инерции качнулся в сторону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на его удивленное лицо, Цзи Хун не смог удержаться от тихого смеха: </w:t>
+        <w:t>Глядя на его удивленное лицо, Цзи Хун не смог удержаться от тихого смеха:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян моргнул и поддразнил его: </w:t>
+        <w:t>Юй Цзинь Нян моргнул и поддразнил его:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян уставился на сказочно красивое лицо перед собой и снова подумал об этой фразе. Его лицо загорелось, и он сказал: </w:t>
+        <w:t>Юй Цзинь Нян уставился на сказочно красивое лицо перед собой и снова подумал об этой фразе. Его лицо загорелось, и он сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не мог удержаться и спрыгнул в яму, попав прямо в сладкую ловушку Цзи Хуна. После того, как его некоторое время гладили пальцы Цзи Хуна, он почувствовал онемение во всем теле, его глаза были прикованы к Цзи Хуну. Он был немного счастлив и немного смущен, решившись ответить: </w:t>
+        <w:t>Он не мог удержаться и спрыгнул в яму, попав прямо в сладкую ловушку Цзи Хуна. После того, как его некоторое время гладили пальцы Цзи Хуна, он почувствовал онемение во всем теле, его глаза были прикованы к Цзи Хуну. Он был немного счастлив и немного смущен, решившись ответить:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун почувствовал себя счастливым и нежно улыбнулся, слегка щекоча мягкую и слегка потную ладонь молодого человека своими ухоженными округлыми ногтями, пытаясь побудить его произнести более сочные слова: </w:t>
+        <w:t>Цзи Хун почувствовал себя счастливым и нежно улыбнулся, слегка щекоча мягкую и слегка потную ладонь молодого человека своими ухоженными округлыми ногтями, пытаясь побудить его произнести более сочные слова:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только он это сказал, из переулка перед ними внезапно выбежала фигура, сжимающая в руках ротанговый ящик. Казалось, он, как и они, вышел на ночной ритуал, но его ротанговая шкатулка выглядела как вещь богатой семьи. На одной только ручке было инкрустировано шесть или семь разноцветных драгоценных камней, а на поверхности даже в густом тумане смутно блестело сусальное золото и серебряные заклепки. </w:t>
+        <w:t>Как только он это сказал, из переулка перед ними внезапно выбежала фигура, сжимающая в руках ротанговый ящик. Казалось, он, как и они, вышел на ночной ритуал, но его ротанговая шкатулка выглядела как вещь богатой семьи. На одной только ручке было инкрустировано шесть или семь разноцветных драгоценных камней, а на поверхности даже в густом тумане смутно блестело сусальное золото и серебряные заклепки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян наклонился и посмотрел на него, подумав, что этот человек выглядит знакомо, как будто он видел его где-то раньше, и через мгновение воскликнул: </w:t>
+        <w:t>Юй Цзинь Нян наклонился и посмотрел на него, подумав, что этот человек выглядит знакомо, как будто он видел его где-то раньше, и через мгновение воскликнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян присел на табурет отдохнуть и позвал: </w:t>
+        <w:t>Юй Цзинь Нян присел на табурет отдохнуть и позвал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что они сидят в прихожей, а Юй Цзинь Нян гладит толстого кота на коленях, она сказала: </w:t>
+        <w:t>Увидев, что они сидят в прихожей, а Юй Цзинь Нян гладит толстого кота на коленях, она сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Хуань, естественно, знала, что с ее статусом она никогда не сможет найти хороший дом. Она не смела и подумать о том, чтобы взобраться на высокое дерево и просто решила, что вместо того, чтобы выйти замуж за кого-то посредственного, она  должна служить этим двоим и отплатить за доброту, которая спасла ей жизнь. </w:t>
+        <w:t>Цин Хуань, естественно, знала, что с ее статусом она никогда не сможет найти хороший дом. Она не смела и подумать о том, чтобы взобраться на высокое дерево и просто решила, что вместо того, чтобы выйти замуж за кого-то посредственного, она  должна служить этим двоим и отплатить за доброту, которая спасла ей жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Хуань в своем сердце уже позиционировала себя как служанку двух господ, поэтому она была полна решимости следовать за ними, но когда она пришла в себя и посмотрела вниз на лежащего на земле мужчину, она удивленно сказала: </w:t>
+        <w:t>Цин Хуань в своем сердце уже позиционировала себя как служанку двух господ, поэтому она была полна решимости следовать за ними, но когда она пришла в себя и посмотрела вниз на лежащего на земле мужчину, она удивленно сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Хуань плюнула и сказала с презрением: </w:t>
+        <w:t>Цин Хуань плюнула и сказала с презрением:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Хуань взглянула на предмет и сказала: </w:t>
+        <w:t>Цин Хуань взглянула на предмет и сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> Это действительно было похоже на погремушку, и Юй Цзинь Нян спросил: </w:t>
+        <w:t> Это действительно было похоже на погремушку, и Юй Цзинь Нян спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Хуань усмехнулась: </w:t>
+        <w:t>Цин Хуань усмехнулась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От огня бумага слегка смялась и сморщилась, обнажив несколько рисунков. Цин Хуань сначала с большим интересом следил за рисунками, пока они не стали более или менее отчетливыми. Когда она увидела, что там нарисовано, она едва не выпрыгнула из своей кожи, прикрыла глаза и закричала: </w:t>
+        <w:t>От огня бумага слегка смялась и сморщилась, обнажив несколько рисунков. Цин Хуань сначала с большим интересом следил за рисунками, пока они не стали более или менее отчетливыми. Когда она увидела, что там нарисовано, она едва не выпрыгнула из своей кожи, прикрыла глаза и закричала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,83 +3566,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун передал бумагу Юй Цзинь Няну. Кто бы мог подумать, что юноша не только ни капельки не занервничает, но вместо этого он даже с интересом сказал: </w:t>
-[...31 lines deleted...]
-        <w:t>- Вот почему он был напуган этой штукой. Я думаю, когда он хотел присесть на корточки на обочине дороги, чтобы сжечь зимнюю одежду, огонь нагрел бумагу и раскрыл рисунок. Ну... в этом нет ничего особенного. </w:t>
+        <w:t>Цзи Хун передал бумагу Юй Цзинь Няну. Кто бы мог подумать, что юноша не только ни капельки не занервничает, но вместо этого он даже с интересом сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Вот почему он был напуган этой штукой. Я думаю, когда он хотел присесть на корточки на обочине дороги, чтобы сжечь зимнюю одежду, огонь нагрел бумагу и раскрыл рисунок. Ну... в этом нет ничего особенного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он четко сказал: </w:t>
+        <w:t>Он четко сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян также спокойно кивнул и уверенно сказал: </w:t>
+        <w:t>Юй Цзинь Нян также спокойно кивнул и уверенно сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во время сжигания бумаги Юй Цзинь Нян почесал тыльную сторону руки Цзи Хуна своим мизинцем и прошептал: </w:t>
+        <w:t>Во время сжигания бумаги Юй Цзинь Нян почесал тыльную сторону руки Цзи Хуна своим мизинцем и прошептал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Цзи Хун отказался, он осмелел еще больше, зацепил своим мизинцем мизинец Цзи Хуна и даже радостно пожаловался: </w:t>
+        <w:t>Когда Цзи Хун отказался, он осмелел еще больше, зацепил своим мизинцем мизинец Цзи Хуна и даже радостно пожаловался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,115 +4078,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун бросил на него глубокий взгляд и прошептал: </w:t>
-[...63 lines deleted...]
-        <w:t>Юй Цзинь Нян посмотрел на него с улыбкой, вытянул ногу, чтобы потереться о лодыжку Цзи Хуна, и тихо сказал: </w:t>
+        <w:t>Цзи Хун бросил на него глубокий взгляд и прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Веди себя хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Цзинь Нян посмотрел на него с улыбкой, вытянул ногу, чтобы потереться о лодыжку Цзи Хуна, и тихо сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,83 +4334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Я ничего не говорил, - Юй Цзинь Нян взглянул на Цин Хуань, которая стояла к ним спиной. В приставаниях такого рода нет ничего страшного, если они совершаются тайно. Но если кто-то увидит, эти приставания превратятся в издевательства и унижение. </w:t>
-[...31 lines deleted...]
-        <w:t>Цзи Хун протянул руку и ущипнул Юй Цзинь Няна сзади за шею, заставляя его посмотреть на себя. Он притворился смущенным и сказал: </w:t>
+        <w:t>- Я ничего не говорил, - Юй Цзинь Нян взглянул на Цин Хуань, которая стояла к ним спиной. В приставаниях такого рода нет ничего страшного, если они совершаются тайно. Но если кто-то увидит, эти приставания превратятся в издевательства и унижение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Хун протянул руку и ущипнул Юй Цзинь Няна сзади за шею, заставляя его посмотреть на себя. Он притворился смущенным и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Говори потише. </w:t>
+        <w:t>- Говори потише.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хун с улыбкой толкнул его и спросил: </w:t>
+        <w:t>Цзи Хун с улыбкой толкнул его и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян почувствовал, что из его ушей идет дым, и испугался, что Цин Хуань увидит только что произошедшую сцену, поэтому он прикрыл голову, не смея ее поднять, и сердито сказал: </w:t>
+        <w:t>Юй Цзинь Нян почувствовал, что из его ушей идет дым, и испугался, что Цин Хуань увидит только что произошедшую сцену, поэтому он прикрыл голову, не смея ее поднять, и сердито сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На сердце Цзи Хуна разлилась сладость, но его лицо было серьезным, как будто он действительно наставлял его, как писать и сочинять стихи: </w:t>
+        <w:t>На сердце Цзи Хуна разлилась сладость, но его лицо было серьезным, как будто он действительно наставлял его, как писать и сочинять стихи:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он вскрикнул от боли: </w:t>
+        <w:t>Он вскрикнул от боли:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> Подумав об этом, Ян Цай не удержался и вскочил с места с криком: </w:t>
+        <w:t> Подумав об этом, Ян Цай не удержался и вскочил с места с криком:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян протянул ему лист разноцветной бумаги: </w:t>
+        <w:t>Юй Цзинь Нян протянул ему лист разноцветной бумаги:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>  Из-за этой череды несчастных случаев к тому времени, как Юй Цзинь Нян умылся и вернулся в свою комнату было уже три часа ночи. Цзи Хун терпеливо свернул красную веревку и сложил ее в маленький парчовый мешочек. Когда он увидел, что Юй Цзинь Нян вернулся, он сказал ему: </w:t>
+        <w:t>  Из-за этой череды несчастных случаев к тому времени, как Юй Цзинь Нян умылся и вернулся в свою комнату было уже три часа ночи. Цзи Хун терпеливо свернул красную веревку и сложил ее в маленький парчовый мешочек. Когда он увидел, что Юй Цзинь Нян вернулся, он сказал ему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян коснулся красной веревки в маленьком парчовом мешочке и задался вопросом: </w:t>
+        <w:t>Юй Цзинь Нян коснулся красной веревки в маленьком парчовом мешочке и задался вопросом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя у Цзи Хуна не было хорошего впечатления от монаха, в этот момент он должен был признать: </w:t>
+        <w:t>Хотя у Цзи Хуна не было хорошего впечатления от монаха, в этот момент он должен был признать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5774,51 +5774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за того, что вчера он не спал полночи, проснувшись утром Юй Цзинь Нян не переставал зевать. Увидев, что Цзи Хун мирно спит, он не стал его будить и ходил на цыпочках, надевая одежду и носки, а затем побежал на кухню, чтобы приготовить еду. </w:t>
+        <w:t>Из-за того, что вчера он не спал полночи, проснувшись утром Юй Цзинь Нян не переставал зевать. Увидев, что Цзи Хун мирно спит, он не стал его будить и ходил на цыпочках, надевая одежду и носки, а затем побежал на кухню, чтобы приготовить еду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6030,51 +6030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян всегда оставался в недоумении, насколько скучно было первому  человеку, приготовившему золотое яйцо? </w:t>
+        <w:t>Юй Цзинь Нян всегда оставался в недоумении, насколько скучно было первому  человеку, приготовившему золотое яйцо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6158,51 +6158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цзинь Нян старательно тряс яйца, когда из общего зала ворвалась Цин Хуань. Она подняла кухонную занавеску и со злостью топнула ногой: </w:t>
+        <w:t>Юй Цзинь Нян старательно тряс яйца, когда из общего зала ворвалась Цин Хуань. Она подняла кухонную занавеску и со злостью топнула ногой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,835 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что Цзи Хун собирается умыться колодезной водой в </w:t>
+        <w:t>Увидев, что Цзи Хун собирается умыться колодезной водой в деревянном ведре во дворе, Юй Цзинь Нян быстро остановил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> - Сейчас такое раннее утро. Как ты можешь использовать холодную воду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пошел и принес таз с теплой водой, а затем подал ему полотенце для рук. Только тогда он повернулся к Цин Хуань и попросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Продолжай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цин Хуань только что закусила удила от злости, а когда она вернулась во двор, эти двое снова набили ей рот собачьим кормом*. Она впала в еще большую депрессию и обрушила этот гнев на голову на второго мастера Яна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Этот второй мастер Ян только что проснулся и сказал, что у него кружится голова,  неприятно пахнет изо рта и он не может встать. Теперь он ругается на весь ресторан, говоря, что у нас не чисто и он подвергся воздействию грязи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(ПП: есть собачий корм – наблюдать, как влюбленные милуются прямо у вас на глазах)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Посох монаха</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Хуашацянь</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Монеты Пяти Императоров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Алмазный узел ваджры</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Рис Яньтоу - китайское название семян горгоны Euryale ferox Salisb. Он распространен от Хэйлунцзяна до Юньнаня и Гуандуна и используется для лечения почек, тонизирования селезенки и прекращения диареи, а также для удаления сырости. Его часто используют при сперматорее, дизурии, диарее, лейкорее и дисбактериозе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Атрактилодес - многолетнее травянистое растение, 40-60 см высотой. Согласно восточным представлениям, удаляет влажность, подбадривает функции селезенки, рассеивает простуду, является антидиарейным средством, благоприятен при беременности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Пория - это грибок, вызывающий разложение древесины, но он имеет подземную привычку роста. Он примечателен развитием большого долговечного подземного склероция, напоминающего небольшой кокосовый орех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Пирог с пятью специями 五香糕</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Золотое яйцо</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>