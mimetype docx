--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -143,50 +143,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[1] 本座 běnzuò бэньцзо «этот/Я/основа/корень/начало трона/высокого места/сидения/созвездия» — этот достопочтенный/почтенный государь («мое превосходительство»/«мое величество»). В древнем Китае было принято, чтобы правители говорили о себе в третьем лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В то время, когда Мо Жань еще не стал императором, люди часто обзывали его собакой. Жители деревни называли мелкой шавкой, а двоюродный брат — дворняжкой. Но cамой безжалостной была мамка, что кличила его не иначе, как «сукин сын».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>