--- v0 (2026-05-24)
+++ v1 (2026-07-29)
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Любопытство Ся Вэньнань было разбужено. Согласно информации в треде, если поискать в сети «небесный король-альфа по фамилии Л», вы найдете человека с фамилией Лу, полное имя Лу Вэньсин. Он уже закончил карьеру и много лет не появлялся на публике. Фильмы, видео и фотографии из его молодости можно было легко найти в Интернете; Ся Вэньнань не мог быть уверен, что это было просто его предвзятое мнение, но он не мог перестать думать, что в чертах лица Мин Лучуаня была тень внешности Лу Вэньсина.</w:t>
+        <w:t>Любопытство Ся Вэньнаня было разбужено. Согласно информации в треде, если поискать в сети «небесный король-альфа по фамилии Л», вы найдете человека с фамилией Лу, полное имя Лу Вэньсин. Он уже закончил карьеру и много лет не появлялся на публике. Фильмы, видео и фотографии из его молодости можно было легко найти в Интернете; Ся Вэньнань не мог быть уверен, что это было просто его предвзятое мнение, но он не мог перестать думать, что в чертах лица Мин Лучуаня была тень внешности Лу Вэньсина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>