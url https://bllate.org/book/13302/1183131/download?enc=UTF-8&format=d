--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Лучуань повернулся, чтобы посмотреть на него, выражение его глаза снова стало мрачным.  </w:t>
+        <w:t>Мин Лучуань повернулся, чтобы посмотреть на него, выражение его глаз снова стало мрачным.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Вэньнань сделал два шага назад к больничной койке и сел на её край. Он посмотрел на Мин Лучуань и пробормотал: </w:t>
+        <w:t>Ся Вэньнань сделал два шага назад к больничной койке и сел на её край. Он посмотрел на Мин Лучуаня и пробормотал: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>