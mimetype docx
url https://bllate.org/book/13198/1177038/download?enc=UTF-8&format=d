--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 37 </w:t>
+        <w:t>Глава 37</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1267 +110,1011 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Си, всё ещё не понимающий сути происходящего, не собирался отставать от Синхуэя и следовал за ним по пятам.</w:t>
-[...1215 lines deleted...]
-        <w:t>Это жаркое плохо сочеталась с образом Бога.</w:t>
+        <w:t>Ши Си, всё ещё не до конца осознавший ситуацию, не желал упускать шанс и шёл за Синхуэем по пятам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно-ладно, признаю. Это жаркое из звёздного зверя, которого мы специально выследили за пределами системы. Хотели, чтобы вы попробовали, господин бог. А насчёт прошлой истории… Мы тогда голову потеряли, болезнь повлияла…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ши Си с трудом выдавливал слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто мог знать, что метод Си Я приведёт их к настоящему богу, да ещё и такому, что находит энергоруду? Следующим, глядишь, окажется их собственная система.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ё-моё, если бы он знал заранее, с какой стати он вообще сунулся грабить Z30? Хотя теперь её зовут Звездой Бога… Кто в здравом уме полез бы грабить Звезду Бога?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да ещё и ранили Синхуэя. Хоть прибывшие с Z72 демоны тоже обрели веру и боль в костях понемногу стихала, их статус на Звезде Бога рухнул. Их систему до сих пор не включили в состав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас они напоминали бездомных псов, которые вцепились в приоткрытую дверь бога и умоляли впустить их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз, вспоминая, как собственноручно угробил своё положение, Ши Си хотелось бить себя по лбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зато, помимо него, были демоны из других систем. Большинство лишь недавно получило новости и всё ещё цеплялось за теорию, что боги — выдумка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично. Пусть прозревают позже. Чем позже, тем больше у него времени, чтобы исправить впечатление в глазах бога!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй наконец понял причину их чрезмерной услужливости. Он шёл рядом с демонами-разведчиками и с удивлением повернул голову. Прядка среди мягких кудрей дрогнула, а на бледной щеке всё ещё виднелась алая полоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы извиняетесь за прошлое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ши Си быстро закивал, держа в руках дымящееся блюдо, и, вспомнив о слепоте Синхуэя, поспешно добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы тогда повели себя опрометчиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За всю жизнь Ши Си ещё ни разу не был таким покорным и тихим. Демоны в среднем были выше Синхуэя, а эти двое командиров выделялись среди своих ростом ещё сильнее. Высокие антилопьи рога Ши Си добавляли ему внушительности. И когда Синхуэй заговорил с ним, тот от волнения резко расправил крылья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем ещё мы можем вам услужить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, стоявший рядом и сжимавший бутылку невостребованного питательного раствора, и без того был в плохом настроении. А тут Ши Си расправил крылья, мгновенно приковав внимание Синхуэя. Лицо Юй Юаня потемнело. Ему хотелось швырнуть бутылку прямо в эти крылья. Крылья со вкусом жаркого — пусть мучается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй покачал головой. Он не стал говорить, что уже различает контуры. Слишком уж этот гигант нервничал: расправил крылья, тут же попытался сложить, но от перенапряжения заклинили, и они так и остались жалко прижатыми к спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не будь Синхуэй вынужден блюсти божественный лик, он бы уже рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ситуация тогда была неясной. Я бог милосердный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй быстро взял себя в руки. Даже ускоряя шаг, он двигался чинно и с достоинством, на лице — ни тени усмешки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично. Божественное величие сегодня — сто из ста!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве вы уже не под моей защитой? Вера означает доверие. Этого достаточно. Не нужно ломать себя, пытаясь удержать покровительство. Демонам нечего менять. Займитесь тем, в чём я не силён, кроме болезни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, он уже потянулся похлопать собеседника, но, взглянув на огромные крылья, сдержался. Голос оставался серьёзным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А защищать вас буду я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ши Си замер. Чёрные перья на крыльях за спиной встали дыбом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань тем временем ловко швырнул бутылку в крыло Ши Си. Тот не успел уклониться, но бутылка была сверхпрочной — учёные специально укрепляли её, чтобы Синхуэй не порезался, если уронит — и отскочив, покатилась по полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Ши Си загорелись. Он даже не посмотрел на бутылку, лишь потащился следом с блюдом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы простили нас?! Тогда это жаркое…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жаркое портило божественный образ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,979 +1134,595 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>– Не буду.</w:t>
-[...927 lines deleted...]
-        <w:t>– Что случилось на Фучжи?</w:t>
+        <w:t>— Не буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крылья Ши Си снова поникли. Юй Юань хмыкнул. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думаете, умилостивить бога так просто?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так они дошли до посадочной площадки, где ждал возвращённый звездолёт. Отряд Лу Сюаня из пяти человек ждал на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило появиться Синхуэю, как они мгновенно обернулись. В тот же миг связь веры ярко вспыхнула, и демоны, впервые принявшие веру, наконец осознали: вот оно, чувство веры. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента возвращения они ходили как в тумане. Главная звезда сменила имя, а они обрели веру. Боль в пути стихла, и они уже было подумали, что просто привыкли, а оказывается, нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с пятёркой стоял подросток лет десяти. Чёрные волосы обрамляли два поникших усика, похожих на антенны бабочки. Глубокие зелёные глаза, одежда, сплетённая из лиан, которая сейчас напоминала скорее лохмотья, а личико покрыто пылью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Сюань вытянулся, отдал чёткий военный салют, и на его суровом лице мелькнула радость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Докладываю! Господин бог, командир, по приказу мы отправились на Фучжи и эвакуировали жителя. Этого ребёнка зовут Цзу Цун. Позвольте доложить детали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, стоявший за спиной Синхуэя, улыбался вежливо, но фальшь бросалась в глаза. Он уставился на Лу Сюаня, коря себя: почему думал только о выполнении задачи и не отправил кого-то поумнее? Ты уже уверовал в бога, зачем везёшь конкурента?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Цзу Цун оказался смелым. Не испугавшись взглядов демонов, возвышавшихся над ним, он поймал Синхуэя взглядом. В зелёных глазах горела решимость. Он быстро шагнул вперёд, протягивая руку к одежде Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань мгновенно шагнул вперёд, преграждая путь. Для него Синхуэй был хрупким фарфором, на котором остаются красные отметины от любого касания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто знает особенности этого народа? Вдруг навредят? Как первый верующий, он обязан предупреждать любые угрозы. Именно так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун осёкся, осознав свою поспешность. Он застыл, закинув голову к значительно более высокому Синхуэю. Подросток-фучжиец был худ и мал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты бог? Ты спасёшь нас? Мы отдадим тебе веру!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Спасибо, что напомнили, какую дурь я творил раньше. Аж кулаки зачесались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, уже привыкший к опеке Юй Юаня, не догадывался, что творится в голове у его «первого верующего». Он внимательно смотрел на Цзу Цуна. В словах не было особого благоговения. Синхуэй чувствовал, что веры ещё нет. Но тон, сжатые дрожащие пальцы, попытка скрыть страх — всё это показалось знакомым. Отчаянная ставка загнанного в угол. Точно такой же порыв был у него, когда он сбежал и бросил вызов демонам. Не от бесстрашия, а от долга, не позволявшего бояться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось на Фучжи?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,1939 +1742,1299 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>– Фучжи находится в отдалении, рядом с низкоуровневой звёздной системой и звездой Ли, где живёт народ Ли. Говорят, они в родстве с драконами высокоуровневой системы, так что все ресурсы и провизия идут сначала туда. А Фучжи до сих пор живёт примитивной жизнью. Но несколько месяцев назад начались нападения звёздных зверей, особенно сильно поражённых генетической болезнью. Фучжи и так была малонаселена, а теперь ещё и понесла огромные потери. Зверей было слишком много, настоящее «звёздное цунами». Главным среди них был особо опасный зверь, полностью обезумевший из-за мутаций, с небывало свирепой ментальной силой.</w:t>
-[...1887 lines deleted...]
-        <w:t>— Крылья-то получше, чем эти уродливые усики, правда?</w:t>
+        <w:t>— Фучжи та ещё глушь. Рядом низкоуровневая планета Ли, где живёт народ Ли. Говорят, они в родстве с драконами из высокоуровневых систем, поэтому ресурсы отправляются сначала им. Фучжи же ведёт первобытный образ жизни. Но несколько месяцев назад начались атаки звёздных зверей, поражённых болезнью. Население и так редкое, потери огромны. Зверей слишком много, началось нашествие. Во главе — зверь, полностью обезумевший от болезни, с яростной духовной силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Сюань взглянул на свою одежду. По сравнению с Цзу Цуном — чистая, но рядом с сослуживцами он будто в грязи вывалялся. Лу Сюань, строгий и прямолинейный, растерянно огляделся, не понимая, почему остальные вдруг так нарядились. Но быстро отбросил сомнения и продолжил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из-за количества зверей план изменили. Мы спрятали фучжийцев в укрытии, а с собой взяли только Цзу Цуна, чтобы доложить и запросить помощь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас Фучжи всё ещё под атакой, а спрятанные дети в любой момент могут погибнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун слушал терпеливо, но зелёные глаза выдавали мольбу и тревогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ещё один момент: на Фучжи остались только дети, два-три десятка. Наш корабль мал, вылетели в полном составе. Для безопасности смогли взять только Цзу Цуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решать Синхуэю и Юй Юаню. На Фучжи есть потенциальные верующие, но уцелели лишь дети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только дети? — удивился Синхуэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Спрашивали про родителей — молчат. Мы прочесали всю планету за эти дни. Больше никого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй задумался. Юй Юань молчал, готовый поддержать любое решение. Маленький бог всегда знал, что делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун стоял рядом, стиснув губы. Минуты доклада выматывали его. Наконец, фасад спокойствия рухнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты бог, да? — сорвалось у него. Голос дрожал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мои брат и сестра умирают от болезни. И другие дети, все младше меня. Они на Фучжи. Я отдам всё, что попросишь… Прошу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше у него не было выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй вернулся к реальности, глядя на поникшие усики мальчика, почти касающиеся лба. Он видел лишь белёсые контуры, но ощущал отчаяние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошёл ближе, положил бледные длинные пальцы на макушку и мягко прижал усики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы убить одного зверя, нужно несколько демонов. Звери одержимы яростью, мозг изменён, болезнь не отступает. Нашествие опасно. Я думаю: раз на Фучжи остались только дети, не перевезти ли вас в Заброшенную систему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фучжийцы схожи с шулинцами. Но их духовная сила улучшает почву и растит травы, а не управляет ими. Для бескрайних пустошей Заброшенной системы это бесценно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун замер. Синхуэй уже повернулся к Юй Юаню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привезти детей и устроить их будет несложно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставлять их на далёкой Фучжи опаснее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй решил, что Юй Юань его поддержит, хоть и не был рад конкурентам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решение было принято, и демоны ринулись его выполнять. Их исполнительность была на высоте и вскоре гигантский звездолёт был готов, техосмотр был в самом разгаре, а всё, что могло пригодиться Синхуэю, грузили на борт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пятёрка Лу Сюаня, зная обстановку, тоже собиралась в путь. Они торопливо переодевались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через полчаса всё было готово. Инь Фань, войдя с аптечкой, сразу уставилась на красную полосу на лице Синхуэя. Она явно собиралась в путь. А Ши Си, желавший набрать очков, был безжалостно отправлен Юй Юанем в командный центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ши Си вошёл в командный центр Звезды Бога с недоверием. Едва переступив порог, столкнулся с десятками знакомых глаз, полных подавленного недовольства. Си Я, сидевший впереди, даже дружелюбно улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пришёл? Опять впахивать на халяву?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ши Си: Ё-моё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звездолёт быстро покинул Звезду Бога. С осколком и верой демонов Синхуэй стал куда искуснее скрывать корабль от Бездны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог оставался худощавым, но чёрная форма теперь была особой, сшитой на заказ. Золотые запонки сияли, мягкие волосы скрыты под фуражкой, за спиной развевался плащ в тон, закреплённый лентой. В этом наряде он казался стройнее и выше. Вылитый юный командир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя демоны дни напролёт спорили о фасоне формы для своего бога. Каждый хотел видеть Синхуэя в своём варианте. Хоть можно было пошить все, но драка начиналась уже на этапе выбора первой модели. Всё разрешилось, когда Юй Юань заметил, что кожа Синхуэя краснеет от жёсткой ткани обычной формы. Он был в шоке от его чувствительности и быстро заказал форму из мягкой ткани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Синхуэй закончил маскировку и сел на место, Юй Юань уже принёс питательный раствор с новым вкусом. Синхуэй с серьёзным видом держал бутылку и аккуратно пил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань стоял перед ним, тёмно-красные глаза следили за каждым движением, и вдруг он расправил крылья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, прикусив трубочку, поднял взгляд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, потрогаете крылья? — Юй Юань улыбнулся, поднося мягкий кончик крыла к его ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С чего это ему трогать крылья? У него плохо головой? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй отказался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в глазах Юй Юаня всё ещё плясали искорки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Крылья ведь получше, чем эти уродливые усики, да?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,243 +3086,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Демоны были воинственными и честолюбивыми, зато с эмпатией у них всё было очень туго, даже по отношению к своим, не говоря уже об иных расах.</w:t>
-[...191 lines deleted...]
-        <w:t>Надо его проучить.</w:t>
+        <w:t>Демоны воинственны и амбициозны, зато эмпатии мало, даже к своим, не то что к другим. Синхуэй, чувствительный к эмоциям вроде отвращения, сразу понял, что Юй Юань недолюбливает фучжийцев. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но называть Цзу Цуна, этого миловидного паренька, уродливым? Это личные счёты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй уже привык к этому бесшабашному типу с фальшивой улыбкой, поэтому исчезла нервозность первых дней, когда он боялся оступиться. Юный бог поднял взгляд. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо его проучить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,243 +3246,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его пальцы всё ещё касались мягких перьев.</w:t>
-[...191 lines deleted...]
-        <w:t>С такого расстояния Юй Юань мог разглядеть его длинные, густые ресницы.</w:t>
+        <w:t>Его пальцы всё ещё касались мягких перьев. Юй Юань присел перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Синхуэя оставалось холодным. Он протянул руку, и ледяные пальцы сомкнулись на его маленьком роге. Тёплый рог мгновенно остыл. А Синхуэй ещё и наклонился ближе, серьёзно произнеся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На этот раз слушаешься меня и не мешаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С такого расстояния Юй Юань видел густые длинные ресницы Синхуэя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4878,403 +3406,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сложно сказать.</w:t>
-[...351 lines deleted...]
-        <w:t>— Божество, босс, мы изучили закономерность нападений звёздных зверей. Цзу Цун говорит, что, похоже, всё зависит от вожака.</w:t>
+        <w:t>Сложно сказать. — Подумал Синхуэй, промолчав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань попытался освободить рог, но Синхуэй, почувствовав движение, инстинктивно сжал сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс… Рога демонов очень чувствительны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент дверь открылась и Синхуэй тут же разжал пальцы. Юй Юань поднял голову. Вошли Инь Фань, Лу Сюань и Цзу Цун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун был в другой одежде. Он был мал, формы его размера не нашлось. Рукава и штанины закатаны, на ногах всё те же соломенные сандалии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, командир, мы изучили закономерность нашествий. Цзу Цун говорит, что это зависит от вожака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,755 +3630,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тот зверь просто огромный, если расправит крылья — займёт половину нашего леса. Как только он выходит из себя, вся стая начинает буйствовать. А стоит ему уйти, расходятся и остальные. Мы выживаем, прячась в промежутках между этими налётами.</w:t>
-[...703 lines deleted...]
-        <w:t>Его одинокий локон качнулся, он звал его на помощь столько раз, что ещё один роли не сыграет.</w:t>
+        <w:t>— Зверь огромный, крылья расправит — займёт половину нашего леса. Как только он в ярости, стая буйствует. Уходит — расходятся. Мы выживаем, прячась в промежутках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря, он почесал голову, усики качнулись в такт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но вы же говорили, болезнь зверей трудно обратить. Мне это показалось странным. Не знаю, поможет ли…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй замер. То, что унимает ярость зверя… Почему так знакомо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осколок божественной сущности? — Синхуэй резко повернулся к Юй Юаню. — У того зверя — осколок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда не стоит просто хватать детей и бежать. Подождем нашествие и проверим вожака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило услышать «осколок», Юй Юань оживился едва ли не больше Синхуэя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осколки — прекрасно! Чем больше, тем меньше верующих нужно искать. Сейчас он уже видит контуры, а найдёт ещё — и зрение вернётся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране виднелась Фучжи. Скорость крупного звездолёта не шла в сравнение с малым. У Лу Сюаня на путь и разведку ушли дни, а Синхуэй, скрывая корабль в пределах Бездны, потратил полдня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Посадив корабль в безопасном месте и оставив часть людей, они с Лу Сюанем и Цзу Цуном отправились к укрытию, где прятались два десятка детей —  расщелине между двумя горами. Рядом вода и дикие фрукты. На покрытой лесами Фучжи такое место — редкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, похоже, не они одни его нашли. Не успели они подойти, как услышали спор, смешанный с детским плачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун побледнел и рванул вперёд. Синхуэй потянул Юй Юаня. Маленький бог давно осознал свою медлительность и привык звать Юй Юаня на подмогу. Прядка качнулась: звал столько раз, ещё один не в счёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6062,1939 +4046,1299 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре они увидели несколько рослых фигур, стоящих у расщелины. Те хватали детей-фучжийцев, вытаскивая их одного за другим и бросали на землю.</w:t>
-[...1887 lines deleted...]
-        <w:t>– Ты называешь себя Богом? Тогда спаси нас! Исцели всех от генетической болезни! Говорю тебе, Её Величество Бездна не потерпит, чтобы кто-то притворялся Богом!</w:t>
+        <w:t>Вскоре они увидели несколько рослых фигур у расщелины. Те хватали детей-фучжийцев, вытаскивая их и бросая на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы что творите?! Это мы нашли это место! Уходить должны вы! — кричал малыш, срываясь на плач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девочка лет семи-восьми цеплялась за ногу обидчика, била кулачками, стараясь заставить отпустить полуживых детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это народ Ли. — сказал Лу Сюань рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзу Цун уже ворвался. Он был быстр и ловок, и прежде чем враг среагировал, вырвал одного ребёнка. Тот, лет восьми-девяти, был в тяжёлом состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Представитель народа Ли усмехнулся, замахиваясь кулаком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Место одно, кто сильнее — тот и живёт. Мы — народ Ли, в родстве с драконами. А вы, мелочь пузатая, точно хотите с нами связываться? Я вас вообще-то вежливо вышвыриваю, а если взбесите, прикончу. Сейчас выживание важнее, тут нет места уважению к старшим…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи уже лежало несколько детей. Все худенькие, с тонкими усиками, чёрные глаза полны отчаяния, слёзы катятся градом, слабо бросают камешки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это наше место… Злодеи…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разговоры резко оборвались. Того, кто разевал пасть, внезапно отбросило, а сверху навалился демон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хэ Чжэнь! — закричали другие лийцы. Не успели они понять, как Юй Юань, всё ещё держа Синхуэя, медленно опустил ногу, поставил его на землю, а затем повернулся и с улыбкой посмотрел на этих людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как интересно. Я тоже не фанат «уважай старших», а ещё не выношу, когда кто-то наглее меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Движения были молниеносными. Тёмно-красные глаза сузились, он улыбался, но давление было таким, что дышать стало трудно. Рог гордо торчал, духовная сила давила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Демоны! — лийцы изменились в лицах. У них была связь с Цуйцань, они знали, что произошло на Шулине. Они ещё могли хулиганить с фучжийцами, но против демонов? Это были профессиональные хулиганы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Синхуэй и Инь Фань разложили камни у тяжело больных детей, а Синхуэй покрыл их духовной силой, временно облегчив симптомы, они подняли глаза. Юй Юань уже распорядился лийцев связать и подвесить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй взглянул, не выдержал, отвернулся и, чтобы никто не видел, чуть улыбнулся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за странные привычки у этого парня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенность народа Ли — тонкий рыбий хвост, похожий на драконий. Поэтому они считали себя родственниками драконов. Сейчас, когда их подвесили, их хвосты раскачивались, создавая жуткое ощущение наживки на удочке. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разобравшись с ними, Юй Юань отправился на разведку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Народ Ли считал себя безнаказанным в этих краях и не ожидал попасть в лапы демонов. И даже получив взбучку, вели себя вызывающе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве про вас не говорят, что вы чтите закон джунглей? И вот теперь лезете на территорию Альянса и защищаете этих брошенных детишек? Ну и добряки… Потерпите чуть-чуть, и Бездна скоро заметит вас. Тогда никто не уйдёт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нас не бросали родители! — Маленькие фучжийцы, жавшиеся по углам, возмущённо повскакивали, — Папа с мамой просто уехали! Они скоро вернутся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Чжэнь, которого пнул Юй Юань, усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы уже столько времени сами по себе. До сих пор не поняли очевидного?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И вы, демоны, отпустите нас! Иначе, когда явится Бездна, вам мало не покажется. Как посмели, используя самозванца, вторгаться на её территорию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они, похоже, поверили в чушь Цуйцань, мол демоны не посмеют тронуть их, а Бездна, обнаружив демонов, сразу наведёт порядок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй отнёсся к сцене спокойно. Его внимание было приковано к следам в небе. Инь Фань со своими людьми обрабатывала раны. Видно было, что Ли терроризировали их уже какое-то время. Большинству семь-восемь лет, самый старший — Цзу Цун, лет десяти, который сейчас напряжённо охранял двух шестилеток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обработав раны, предстояло объяснить детям ситуацию, отвезти на корабль и дать отдохнуть. Дальше — найти вожака и проверить на осколок. Всё шло легче, чем Синхуэй ожидал. Словно с тех пор, как он покинул высокоуровневые системы, ему улыбалась удача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут неожиданно прозвучала та фраза и он обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Самозванец?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, может, нам… — один из демонов не выдержал, обратившись к Синхуэю и проведя пальцем по горлу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А лиец, не ведая беды, продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты и есть тот самозванец? Цуйцань пообещали, что если мы сообщим о вас — нас они нас заберут к себе, ещё и вознаградят! А может, Юэцзянь заметит…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он и есть бог! — вскочил и крикнул Цзу Цун, видя, как брат и сестра приходят в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смеши! Думаешь, это божественная сила? Это просто энергоруда демонов, которую его духовная сила как-то активировала. До божественной силы далеко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй счёл болтуна невыносимым. Да ещё и детей обижает. Спокойное лицо Синхуэя дрогнуло. Внутри росла ярость. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше терпеть невозможно! Как хочется врезать! Своими руками!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Синхуэй пока не мог двигаться свободно. Перерыв карманы, он не нашёл, чем запустить в противника, а поднимать камень с земли — не по-божески. На его плечи был накинут мундир Юй Юаня и он, сунув руку в большой карман, нащупал что-то холодное и замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А лиец продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Называешь себя богом? Тогда спаси нас! Исцели всех! Говорю, Бездна не потерпит самозванца!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8014,83 +5358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Козырёк военной фуражки закрывал лоб, чёрные волосы прятались под ним, а взгляд был острый и холодный, как нож. Он всё ещё не мог видеть чётко, и глаза его не сияли, наоборот, казались чуть потускневшими, но кто заглянет в них — утонет в этой глубине. Плащ и армейская куртка Юй Юаня развевались при каждом его движении.</w:t>
-[...31 lines deleted...]
-        <w:t>Тонкие пальцы с отчётливо выделенными суставами сжимали пистолет.</w:t>
+        <w:t>Козырёк фуражки нависал над чёрными волосами, скрывая холодные острые глаза. Зрение ещё не вернулось, зрачки казались тусклыми, но взгляд был глубоким. Плащ и куртка развевались. Тонкие пальцы сжали курок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8110,83 +5422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Представитель народа Ли рухнул с высоты на землю, едва не потеряв сознание.</w:t>
-[...31 lines deleted...]
-        <w:t>А Божество неспешно подошло ближе и вновь подняло оружие.</w:t>
+        <w:t>Лиец рухнул с высоты, потеряв ориентацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог неспешно подошёл и снова поднял оружие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8206,851 +5518,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Второй выстрел.</w:t>
-[...799 lines deleted...]
-        <w:t>Он перевёл взгляд на представителей народа Ли, сидящих на земле, как мыши под веником.</w:t>
+        <w:t>Второй выстрел. Почти в упор, у уха. В воздухе повис запах крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Синхуэя не дрогнуло. Ствол медленно скользнул к голове лийца и их взгляды встретились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе весело? Нравится обижать детей? Я не буду вас защищать, потому что нет доверия. Вы не станете моими подопечными. Ясно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У лийца отвисла челюсть, он притих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй убрал оружие и по чистой тропе вернулся на место, вновь поднимая взгляд к небу. Шёл ровно, сохраняя достоинство. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично. Единственное — оружие оказалось мощнее, чем ожидалось. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы под плащом слегка дрожали, а прядка на макушке качалась в такт его движениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый выстрел был почти вслепую, ориентированным по духовной силе. Получился не очень точным. Хорошо, что пушка мощная — верёвку разорвало. Второй был ближе, но и тут слегка промахнулся, даже кровь почуял. Но маленькое божество решило: может, у него есть талант?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны округлили глаза, глядя на своего бога. На самом деле, они хотели вмешаться ещё при первой дерзкой фразе. Но пока Юй Юань был на разведке, командовал Синхуэй. Демоны не были с ним особенно знакомы, и без приказа действовать не решались. Никто не знал, как он поведёт себя. Они все сняли предохранители, готовясь атаковать первыми. Гад лиец — хам и трус. Но прежде чем они успели выстрелить, Синхуэй сделал это сам. Чётко и быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны всегда уважали силу. Каждый командир пробивался через бой. И только в случае Синхуэя появилась слабость к эстетике. Внешность Синхуэя соответствовала их вкусам. А его поступок только что покорил их сердца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно в этот момент с горы спрыгнул Юй Юань в тонкой белой рубашке. Высокий демон с подозрением огляделся: товарищи сияли от восторга, не сводя глаз с Синхуэя. Он перевёл взгляд на лийцев, сидящих как мыши под веником. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9070,339 +5902,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй как раз прятал оружие, сделанное непонятно из чего, и повернулся к Юй Юаню:</w:t>
-[...287 lines deleted...]
-        <w:t>– Что?</w:t>
+        <w:t>Синхуэй убрал оружие из непонятного материала и повернулся к Юй Юаню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вижу следы духовной активности. Это точно звёздный зверь, но примешана странная сила. Пока не видел объект, не могу сказать точно, осколок это или нет. Но даже если он, то небольшой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только вижу, что с той стороны тучи сгущаются. Давай сначала отведём детей на корабль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань подошёл, поправил плащ и мундир. Заметив, что щёки Синхуэя порозовели от эмоций, он усмехнулся, лизнул клык и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вы тут делали, что так раскраснелись?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стрелял!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответил не Синхуэй, а демон рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9454,115 +6222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>– Только что Бог выстрелил — бац! — и он свалился! А потом — бац! — прямо рядом с его рожей! И ещё оружием угрожал, чтобы тот заткнулся!</w:t>
-[...63 lines deleted...]
-        <w:t>Такой напор! Такая аура!</w:t>
+        <w:t>— Только что господин бог выстрелил — бац! — и он свалился! А потом — бац! — прямо рядом с его рожей! И ещё оружием угрожал, чтобы тот заткнулся! Впервые вижу бога с оружием! Такой напор!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9582,1299 +6286,883 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что вообще происходит?</w:t>
-[...1247 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Что происходит? Вроде был героический момент… А теперь это звучит как «пиу-пиу-пиу»? Что-то не так. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в замешательстве моргнул. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя… они ведь назвали в его честь и звезду, и систему… Всё нормально. Просто у демонов слабое воображение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань усмехнулся и потянулся к руке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вы и правда достали оружие из моего кармана?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он действовал быстро. Прежде чем Синхуэй среагировал, тот уже пощупал его запястье и отпрыгнул. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жаль, что не увидел, как маленький бог стреляет. Но всё в порядке. Два выстрела и запястье цело — значит, материалы подходят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его духовная сила способна подавлять генетическую болезнь и даже противостоять напору Бездны. Но у неё есть чёткое ограничение: воздействие напрямую зависит от тяжести недуга. В высокоуровневых системах, а особенно на Цуйцань, где элита давно не знала мучительных симптомов, его сила почти не проявляла эффекта. Он был призван защищать, но в «чистых» зонах оказывался беспомощен. И когда духовный щит бессилен, в дело вступает оружие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, командир, мы всё уладили и вкратце объяснили ситуацию. Сейчас отведу их на корабль. — сказала Инь Фань, подходя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И в этот момент… Синхуэй почувствовал порыв ветра у лица. Следом голос Инь Фань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, что за чёрная туча? Как она так быстро?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй словно ощутив что-то, резко обернулся, пристально уставился в небо, откуда быстро надвигалась плотная тень и уверенно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Внутри определённо есть осколок божественной сущности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волнистые чёрные волосы взвились от ветра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он взывает ко мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлый раз ощущения были не такими отчётливыми. Только когда подошёл ближе и сердце забилось, понял, что это осколок. Но тогдашняя встреча была не случайной. Теперь он стал сильнее и уже с расстояния ощущал зов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Издалека донёсся рёв и визг. Синхуэя резко прижал к себе Юй Юань. Его грудная клетка бешено сотрясалась, но он сохранял хладнокровие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это та звёздная тварь. Движется быстрее, чем мы думали. Все немедленно в укрытие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие демоны: Возбуждённо жестикулируют руками и ногами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, который этого не видел, прищурил глаза [выражение лица постепенно становилось опасным].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня немного неожиданно. Хотела ответить на все комментарии, но вышла из комнаты и обалдела. Почувствовала словно вернулась в студенческие годы: я бегу впереди, а отчёты по лабораторным гонятся сзади хахахаха. Люблю вас, благодарю за поддержку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сути это история про любовь с капелькой мелодрамы, но финальные настройки могут отличаться от ваших ожиданий. Осколки божественной сущности могут принести немного боли? Но не Синхуэю. Расскажу позже. В любом случае спасибо за лайки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чуть позже будет дополнительная глава.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ребята, не ждите ночью, читайте утром, а днём будет обычное обновление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас, целую!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>