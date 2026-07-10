--- v0 (2026-05-07)
+++ v1 (2026-07-10)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 36 </w:t>
+        <w:t>Глава 36</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,659 +110,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как раз в этот момент дверь открылась.</w:t>
-[...607 lines deleted...]
-        <w:t>Ощущение было такое, будто лечить Синхуэя, даже страшнее, чем вступить в бой с Бездной.</w:t>
+        <w:t>Дверь отворилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все демоны в рубке вздрогнули и непроизвольно выпрямились. Взгляды вроде бы были прикованы к экранам, но пальцы застыли над панелями, а периферийное зрение неотрывно следило за входом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В помещение вошёл высокий демон. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот рейд выходил не весь отряд — только элита. Кроме двух-трёх человек, оставшихся на корабле для координации, все спустились на поверхность вместе с Юй Юанем и Синхуэем. Сейчас, сидя в рубке, они выглядели изрядно потрепанными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вошедший же был из тех, кто остался на борту. Вид у него был чистый и опрятный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разочарование в глазах товарищей он заметил мгновенно, потому напряжённое лицо тут же расплылось в ухмылке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир уже давно забрал медоборудование и проводил господина бога в каюту. Вы всё ещё надеетесь увидеть его здесь? Шансы выпадают тем, кто к ним готов! Чего ждёте? Я просто пришёл сообщить, что моя смена закончилась, ха-ха-ха! Я пошёл отдыхать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его насмешливый голос эхом отразился от стен, пока он разворачивался и быстро выходил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В повисшей тишине кто-то первым не выдержал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ёб твою мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну да, все друг друга знают, нечего ждать от него хорошего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто до чего же хочется ему врезать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В специально подготовленной для господина бога каюте Синхуэй сидел на диване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже снял безупречно застёгнутую чёрную форму, оставшись в тонкой белой рубашке. Мягкие тёмные волосы слегка вились, на них ещё виднелись подсохшие пятна крови, и теперь они липли к щекам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раны на шее и лице уже не кровоточили, но порезы от осколков энергетических камней на такой нежной коже выглядели пугающе. Юй Юань сейчас с предельной сосредоточенностью наносил антисептик ватной палочкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй поднял голову. В его глазах по-прежнему не было блеска, но прежняя настороженность сменилась доверием. Перед ним сидел его первый последователь. Первый всегда занимает особое место — и у людей, и у богов. В его взгляде читалась мягкость и покой, которых Юй Юань у него ещё не видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И прямо под этим взглядом вокруг ран начали расплываться зловещие синяки, что выглядело особенно неприглядно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, обычно лениво обрабатывавший раны, просто заливая их антисептиком, мысленно снова обругал ублюдков из Альянса. Пальцы, сжимавшие тонкую палочку, напряглись до дрожи, на лбу выступил пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лечить Синхуэя оказалось страшнее, чем столкнуться с самой Бездной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Готово. Пока что так. Вернёмся — пройдёшь полноценное лечение, рана должна зажить, а через несколько дней и синяки пройдут.</w:t>
-[...31 lines deleted...]
-        <w:t>Технологии демонов позволяют залечивать раны, но с синяками и припухлостями они мало что могут сделать — ведь у демонов такие травмы заживают быстро, а вот для маленького божества это причиняло заметный дискомфорт на много дней.</w:t>
+        <w:t>— Готово. Пока так. Вернёмся — пройдёшь аппаратную терапию, рана затянется, а через пару дней и синяки сойдут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Технологии демонов отлично справляются с ранами, но с ушибами и отёками почти бесполезны: у самих демонов такие травмы проходят за часы, а для юного бога они оставались болезненными на дни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,179 +846,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хрупкое и болезненное божество. Ещё и наше.</w:t>
-[...127 lines deleted...]
-        <w:t>Юй Юань про себя кивнул.</w:t>
+        <w:t>Хрупкий, болезненный бог. Ещё и наш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же его теперь содержать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань убрал медикаменты, но взгляд не отрывался от Синхуэя, обдумывая этот вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заброшенная система бедна на ресурсы и мало подходит для жизни бога. А у Синхуэя такое уязвимое тело... Всё придётся тщательно планировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань мысленно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1070,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за ран его белая рубашка пропиталась кровью: от воротника до плеча растекались красные пятна всех оттенков. Следы на лице были уже стёрты, но, вероятно, из-за потери крови, и без того бледные губы стали почти бесцветными. Он слегка облизал сухие губы.</w:t>
+        <w:t>Из-за ран белая рубашка сильно пропиталась кровью: от воротника до плеча расплывались пятна всех оттенков красного. Следы на лице уже стёрли, но, вероятно, из-за потери крови и без того бледные губы стали почти бесцветными. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка облизнул сухие губы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,851 +1166,915 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вам нужно отдохнуть. Здесь есть новая одежда. Там же и полотенце — можете умыться. Только постарайтесь не задевать раны.</w:t>
-[...799 lines deleted...]
-        <w:t>— Вы переоденьтесь, а я пойду займусь делами.</w:t>
+        <w:t>— Отдохните. Новая одежда и полотенце лежат рядом. До возвращения пока так, только не задевайте раны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй кивнул. Спина оставалась прямой. Спустя секунду он протянул руку и схватил Юй Юаня за запястье, стараясь смягчить свой холодный тон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты как? Где-то болит? Как остальные?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На деле Синхуэй сам до конца не понимал, как вести себя с внезапно появившимися последователями. Особенно если это демоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сейчас он чувствовал, как бурлит их духовная сила, яркая и активная, словно утреннее солнце, даря ему небывалое чувство стабильности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как он поднялся на борт корабля, юный бог всё ломал голову: как строить отношения с первыми верующими?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он скачал литературу о том, как граждане галактики представляют себе общение с богом и как тот должен их защищать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но всё это планировалось на после обретения веры. Конкретно сейчас — юный бог ещё не добрался до тех глав в своём «учебнике».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако общие принципы были ясны: забота, близость, мягкость, но с сохранением дистанции. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Должно сработать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй слегка сжал руку Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перемена в поведении была слишком резкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, редко видевший от Синхуэя хоть какое-то тепло, сглотнул. Взгляд скользнул вниз, на белые тонкие пальцы, сжимавшие его запястье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы теперь видите?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё ещё не вижу, но после получения осколка и вашей веры могу чётко различать контуры. Кажется, я различаю живых существ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощущение было странным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Напоминало тот момент, когда у Синхуэя впервые появилась капля духовной силы, и он начал видеть потоки других.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас его мир всё ещё оставался тёмным, но в этой тьме он видел слабое белое свечение, исходившее от Юй Юаня. Во время высадки он также видел контуры растений. Словно его зрение эволюционировало, научившись отличать живое от неживого. По очертаниям он уже мог узнавать, кто есть кто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для слепого много лет юного бога это было поразительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно когда он поднял голову и посмотрел на лицо Юй Юаня. Черты пока оставались размытыми, но маленький рог на правом виске демона выделялся ярко. У Синхуэя даже зачесались руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет-нет. Трогать чужой рог — не божественное дело!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подавил желание и описал Юй Юаню свои ощущения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань сразу понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и раньше предполагал, что, когда духовная сила Синхуэя достигнет определённого уровня, эти безучастные чёрные глаза прозреют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Став единственной подопечной расой, демоны уже отбросили мысли о сотрудничестве с другими. Не стоит думать о вере других рас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо ускорить поиски других осколков!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на лице Юй Юаня по-прежнему играла вежливая улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Переоденьтесь, а я пойду займусь делами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,691 +2094,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он вышел, закрыв за собой дверь, вокруг воцарилась тишина.</w:t>
-[...639 lines deleted...]
-        <w:t>Наверное, у него ещё слишком мало сил.</w:t>
+        <w:t>Когда дверь закрылась и вокруг воцарилась тишина, Синхуэй наконец глубоко выдохнул. Быстро вытер остатки крови, переоделся и, утащив одеяло, свернулся в углу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Натянув ткань на голову, в привычной тьме и безопасности, он обхватил колени и наконец позволил себе улыбнуться. Продемонстрировал улыбку, которую так долго скрывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он активировал нейротерминал в ухе и приказал загрузить всю доступную литературу о взаимодействии богов и верующих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь у него есть последователи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он может защищать других! Ему больше не придётся безучастно смотреть, как жизнь уходит прямо у него на глазах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже мать-Бездна не смогла навредить тем, кто находится под его защитой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй больше не чувствовал дискомфорта от её предпочтений. Он перестал рефлексировать над словами Бездны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он давно понял, что искать одобрения у тех, кто тебя не принимает, — невежливо и глупо. В голове крутилась лишь одна мысль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он. Чёрт. Возьми. Крут!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй отлично умел регулировать настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иначе как бы он провёл пять лет на Цуйцань, спокойно планируя побег?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда эйфория улеглась, улыбка исчезла. Уверенности поприбавилось, но странное, тревожное чувство не исчезло. Наоборот, с новой силой оно стало только сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй высунул руки из-под одеяла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ладонях материализовался сияющий осколок бога. От его света веяло ласковым, настойчивым зовом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Должно случиться что-то важное? — спросил он, сжимая осколок. В голосе звучало сомнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осколок, конечно, не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вероятно, силы ещё недостаточно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Значит, скоро произойдёт что-то, требующее божественной силы. Иначе это чувство угрозы не было бы таким сильным.</w:t>
+        <w:t>Значит, скоро произойдёт что-то, требующее божественной силы. Иначе тревога не была бы такой сильной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,115 +2734,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце концов, космические бури случаются раз в несколько сотен лет, и к тому времени боги и космическая Бездна уже исчезают в глубинах звёзд. Новая космическая буря приведёт к появлению новой Бездны и богов.</w:t>
-[...63 lines deleted...]
-        <w:t>По логике, сейчас должно быть самое трудное время восстановления галактики, и вряд ли должно возникнуть что-то, с чем будет трудно справиться.</w:t>
+        <w:t>В конце концов, бури случаются раз в несколько сотен лет, и к тому времени боги и Бездна уже исчезают в глубинах звёзд. Новая буря приведёт к появлению новой Бездны и новых богов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас прошло всего десять лет с последней бури, а боги появились лишь пять лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По логике, сейчас должно идти самое трудное восстановление галактики, и вряд ли возникнет кризис, с которым не справиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,179 +2862,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но его интуиция никогда не подводила. А после получения осколка — чувство тревоги только усилилось. Это доказывало его правоту.</w:t>
-[...127 lines deleted...]
-        <w:t>Синхуэй, преисполненный энтузиазма, тут же сел прямо.</w:t>
+        <w:t>Но его интуиция никогда не подводила. А после получения осколка тревога лишь усилилась, подтверждая его правоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы там ни было — нужно продолжать набирать силу. Искать осколки, укреплять веру, находить новых последователей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог только наметил дальнейший путь, как нейротерминал подал сигнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уважаемый пользователь, запрошенные материалы готовы к ознакомлению.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй мгновенно выпрямился, преисполненный энтузиазма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,115 +3054,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ИИ монотонно начал зачитывать названия новых книг.</w:t>
-[...63 lines deleted...]
-        <w:t>Маленькое божество не выдержало и потёрло лицо.</w:t>
+        <w:t>Монотонный механический голос начал зачитывать названия новых книг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Синхуэя менялось от сосредоточенности к недоумению, а затем к полному замешательству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог не выдержал и потёр лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,115 +3214,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Повторить чтение нового каталога?]</w:t>
-[...63 lines deleted...]
-        <w:t>Синхуэй замотал головой.</w:t>
+        <w:t>[Повторить чтение каталога?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не-не, не надо... — Синхуэй замотал головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,179 +3310,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё это совершенно не похоже на то, что он представлял себе под образом Бога для народа!</w:t>
-[...127 lines deleted...]
-        <w:t>[Бог — всегда величественный и недоступный, но только ей он дарует свою безумную, всепоглощающую любовь. Во дворце...]</w:t>
+        <w:t>Всё это совершенно не походило на его представления о взаимодействии бога и народа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся подобранная литература носила названия вроде «Сбежавшая сладкая жена великого бога»?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попросил зачитать аннотацию одной из книг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Механический голос продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Бог всегда величественен и недоступен, но лишь ей он дарует свою безумную, удушающую любовь. Во дворце...]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,115 +3502,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он уже начал ёрзать от неловкости.</w:t>
-[...63 lines deleted...]
-        <w:t>Синхуэй потряс головой, пытаясь вытряхнуть из памяти услышанное.</w:t>
+        <w:t>Пальцы ног уже начали впиваться в пол от неловкости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно когда это читает бесстрастный робот!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй потряс головой, пытаясь вытряхнуть услышанное из памяти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,275 +3630,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он сидел, сжавшись в углу, смущённый до глубины души этими дурацкими книгами о богах, совсем не заметив, как в дверь постучали.</w:t>
-[...223 lines deleted...]
-        <w:t>Юй Юань подумал, что раз уж они скоро вернутся, — почему бы не дать Синхуэю попробовать все вкусы, чтобы понять, какой тот предпочитает. Тогда потом можно будет специально для него готовить питательные напитки с этим вкусом — и полезно, и вкусно.</w:t>
+        <w:t>Свернувшись в углу и смущённый до глубины души этими «божественными романами», Синхуэй не услышал стука в дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь отворилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это вернулся Юй Юань с питательными растворами. Он приоткрыл дверь и заглянул внутрь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы вернёмся через несколько часов. Я принёс растворы, есть клубничный, виноградный...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле у демонов не было такого разнообразия вкусов. Они пили растворы только из-за дефицита ресурсов в Заброшенной системе. Обычно это была просто питательная смесь, максимум — с подсластителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но после того как Синхуэй попробовал раствор и проявил к нему интерес, лаборатория Инь Фань в спешке разработала множество новых вкусов. Являются ли они на самом деле «клубничными» или «виноградными» — демоны не знали. Они и в глаза не видели ни клубнику, ни виноград.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тот, что он попробовал в пути, Синхуэю понравился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань подумал, что раз они скоро вернутся, стоит дать Синхуэю попробовать все вкусы, чтобы понять предпочтения. Потом можно будет готовить специальные растворы-напитки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,115 +3918,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькое божество, похоже, прятался под одеялом. Услышав его голос, он резко отреагировал, стянув одеяло, и его мягкие кудри, взлохмаченные руками Синхуэя, выпрыгнули наружу и тут же «взорвались» во все стороны. Его тёмные зрачки точно зафиксировали положение Юй Юаня, а по лицу проскользнула лёгкая растерянность.</w:t>
-[...63 lines deleted...]
-        <w:t>Чего вдруг вернулся Юй Юань?! Его божественный образ! Его божественное величие!</w:t>
+        <w:t>Юный бог, похоже, прятался под одеялом. Услышав голос, он резко дёрнулся, стянул ткань, и его мягкие кудри, взлохмаченные руками, выпрыгнули наружу, мгновенно «взорвавшись» во все стороны. Его тёмные зрачки точно зафиксировали положение Юй Юаня, а на лице мелькнула растерянность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй сохранял невозмутимое лицо, но внутри бушевала паника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем вдруг вернулся Юй Юань?! Его божественный образ! Его величие!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй поспешно стянул одеяло вниз, тщетно стараясь спрятать его за спиной. Лицо его по-прежнему оставалось холодным и спокойным, голос — ровным и сдержанным, и говорил тем же уравновешенным тоном:</w:t>
+        <w:t>Синхуэй поспешно убрал одеяло за спину. Лицо оставалось ледяным, голос — ровным и сдержанным, тон — уравновешенным:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,115 +4142,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд Юй Юаня, ставшего свидетелем всей этой сцены с прятаньем под одеяло, скользнул к взъерошенным кудряшкам.</w:t>
-[...63 lines deleted...]
-        <w:t>В его руках были бутылочки с питательной жидкостью, полупрозрачной и с тёплым, мягким оттенком.</w:t>
+        <w:t>Став свидетелем всей сцены с прятаньем одеяла и взглянув на взъерошенные кудри, Юй Юань замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его руках были бутылочки с полупрозрачными растворами тёплых оттенков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,179 +4238,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй наблюдал, как Юй Юань, стоя в дверях, небрежно прикрывает за собой дверь и направляется к кровати.</w:t>
-[...127 lines deleted...]
-        <w:t>Он ведь думал… что они теперь будут хорошо ладить. Считал, что Юй Юань — достойный демон!</w:t>
+        <w:t>Синхуэй наблюдал, как Юй Юань прикрывает дверь и направляется к дивану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог нервно облизнул губы, но внешне сохранял абсолютное спокойствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё хорошо. Образ можно восстановить. В крайнем случае схвачу его за рог и под угрозой божественной власти запрещу рассказывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ведь думал, что они теперь будут ладить. Считал, что Юй Юань — достойный демон!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань опёрся коленом на кровать и наклонился вперёд.</w:t>
+        <w:t>Юй Юань упёрся коленом в диван и наклонился вперёд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,115 +4462,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Голос Юй Юаня был лишён привычной насмешливой нотки, став неожиданно серьёзным:</w:t>
-[...63 lines deleted...]
-        <w:t>Синхуэй, державший Юй Юаня за рожки и как раз обдумывавший, как бы его «запугать», замер. </w:t>
+        <w:t>Голос Юй Юаня утратил привычную насмешливость, став неожиданно серьёзным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вам грустно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, уже нащупавший рог Юй Юаня и обдумывавший, как его «запугать», замер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,307 +4590,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С точки зрения Юй Юаня…</w:t>
-[...255 lines deleted...]
-        <w:t>Демоны обязательно помогут своему божеству забыть те страдания, те обиды и обманы.</w:t>
+        <w:t>С точки зрения Юй Юаня...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его всегда спокойный, надёжный юный бог, тихо свернувшийся в углу под одеялом, растерялся, когда понял, что его раскрыли в момент слабости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же их бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юаню хватило одного взгляда, чтобы сердце сжалось от раздражения и жалости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже когда Синхуэй крепко держал его за рог, высокий демон наклонился ближе, чтобы тому было удобнее. Холодные пальцы сжали рог — ощущение было странным, но он не возражал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит грустить из-за них. — тихо сказал Юй Юань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если Синхуэй не мог видеть его лица, взгляд Юй Юаня пылал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны обязательно помогут своему богу забыть те страдания, обиды и обманы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,83 +4878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они выбрали веру — значит, отдадут всё, что у них есть.</w:t>
-[...31 lines deleted...]
-        <w:t>Если нападать — то быть непобедимым клинком в руках Синхуэя, если защищать — стать непроходимой стеной перед своим богом.</w:t>
+        <w:t>Выбрав веру, они отдадут всё, что у них есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В атаке — станут непобедимым клинком в руках Синхуэя. В защите — непроходимой стеной перед своим богом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5166,83 +4974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова Юй Юаня немного расслабили натянутые нервы Синхуэя. Возможно, потому что раньше каждое его движение вызывало подозрения и тревогу у Юэцзяня, он привык всё прятать, казаться особенно надёжным. Но теперь Синхуэй понял — если немного ослабит хватку, ничего не случится. По крайней мере, этот парень ничего не заметит.</w:t>
-[...31 lines deleted...]
-        <w:t>— Я не грущу. Просто… я так привык.</w:t>
+        <w:t>Слова Юй Юаня расслабили натянутые нервы Синхуэя. Возможно, раньше каждое его движение вызывало подозрения и тревогу у Юэцзяня, поэтому он привык всё скрывать, казаться безупречно надёжным. Но теперь Синхуэй понял, что, если немного ослабит хватку, ничего не случится. По крайней мере, этот парень ничего не заметит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не грущу. Просто привык.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5262,147 +5070,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такие места дарили ему ощущение безопасности.</w:t>
-[...95 lines deleted...]
-        <w:t>Он требовал искренней веры, но и сам готов был отдать взамен всё своё покровительство. В его тоне ясно чувствовалось: вера работает в обе стороны.</w:t>
+        <w:t>Такие места дарили ему безопасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё... это я буду защищать вас. Не путай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог по-прежнему тихо сидел в своём углу. Следы на щеке и шее ещё не сошли. Он сжал рог Юй Юаня, с нажимом опуская его вниз. Из-под растрёпанных прядей смотрели серьёзные, цепкие глаза — взгляд, не знающий покорности и не готовый уступить ни перед кем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он требовал искренней веры, но и сам готов был отдать взамен всё своё покровительство. В его тоне ясно чувствовалось, что вера работает в обе стороны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не мог не признать — такое решительное, властное божество возбуждало его ещё больше.</w:t>
+        <w:t>Он не мог не признать, что такое властное божество возбуждало его ещё больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5518,115 +5326,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И вот уже он видит, как белый свет, очерчивающий крылья Юй Юаня, полностью скрывает его. А потом в его руки ещё и суют несколько бутылочек с питательной жидкостью. Юй Юань заботливо открыл одну, вставил трубочку и поднёс к губам Синхуэя.</w:t>
-[...63 lines deleted...]
-        <w:t>Он смотрел на этого высокого мужчину, на белые очертания крыльев, на его светящуюся духовную силу…</w:t>
+        <w:t>И вот уже белый свет, очерчивающий крылья Юй Юаня, полностью скрывает его. А потом в его руки суют несколько бутылочек с раствором. Юй Юань заботливо открыл одну, вставил трубочку и поднёс к губам Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, вас не видно, теперь вы чувствуете себя в безопасности? А, кстати, это вроде бы клубничный, попробуйте?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он смотрел на этого высокого мужчину, на белые очертания крыльев, на его светящуюся духовную силу...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5646,83 +5454,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это совсем не похоже на тот тёмный угол, в котором можно было бы отрешиться от всего.</w:t>
-[...31 lines deleted...]
-        <w:t>Синхуэй пришёл к выводу, что его божественный авторитет вроде бы не исчез — наоборот, связь с верой Юй Юаня стала ещё крепче. Так что он махнул рукой, пусть себе думает, что хочет и схватив трубочку зубами, сделал глоток.</w:t>
+        <w:t>Это совсем не похоже на тот тёмный угол, где можно отрешиться от всего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй пришёл к выводу, что его авторитет вроде бы не исчез, а наоборот, связь с верой Юй Юаня стала крепче. Так что он махнул рукой, — пусть думает, что хочет, — и, схватив трубочку зубами, сделал глоток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5774,51 +5582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бог, который тоже никогда не видел клубники, облизал губы и кивнул:</w:t>
+        <w:t>Бог, который тоже никогда не видел клубники, облизнул губы и кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5838,147 +5646,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>***</w:t>
-[...95 lines deleted...]
-        <w:t>— Что вообще творит Мо Цзюцзэ?! Он же видел Синхуэя! Почему до сих пор не поймал его?! Синхуэй — слепой! У Мо Цзюцзэ была с собой целая армия! Как он мог потерять и бога, и осколок, и ещё и поколебать веру?!</w:t>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звездолёт демонов стремительно уходил. Армия Альянса, отправившаяся на поиски бога и осколка, потерпела сокрушительное поражение. И не просто поражение: у многих пошатнулась вера, появились сомнения в правильности их действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был худший из возможных исходов, заставший Юань Цюаня врасплох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вообще творит Мо Цзюцзэ?! Он же видел Синхуэя! Почему до сих пор не поймал его?! Синхуэй слепой! У Мо Цзюцзэ была целая армия! Как он мог потерять и бога, и осколок, и ещё поколебать веру?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6030,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор как Бездна вернулась, она не прекращала бушевать, даже нарушила процессы очищения загрязнений в высокоуровневых звёздных системах. А те, привыкшие к стабильной жизни, уже начали паниковать, повсюду распуская слухи.</w:t>
+        <w:t>С тех пор как Бездна вернулась, она не прекращала бушевать, нарушая процессы очищения загрязнений в высокоуровневых системах. Привыкшие к стабильной жизни граждане начали паниковать, повсюду распуская слухи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6094,51 +5902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А Мо Цзюцзэ, по пути назад, впал в кому и до сих пор восстанавливался в медкапсуле.</w:t>
+        <w:t>А Мо Цзюцзэ впал в кому по пути назад и до сих пор восстанавливался в медкапсуле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,51 +6030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверное, это то чувство, когда то, что ты долго считал своим, внезапно ускользает — особенно если раньше оно всегда было рядом, стоит только посмотреть.</w:t>
+        <w:t>Наверное, это то чувство, когда то, что ты долго считал своим, внезапно ускользает. Особенно если раньше оно всегда было рядом, стоит только посмотреть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,83 +6094,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Юань Цюань всё глубже погружался в мысли, двери наконец распахнулись.</w:t>
-[...31 lines deleted...]
-        <w:t>На пороге появился Юэцзянь. Его прекрасные золотые глаза покраснели по краям, что на фоне молочно-белой кожи это было особенно заметно.</w:t>
+        <w:t>Пока Юань Цюань погружался в мысли, двери наконец распахнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На пороге появился Юэцзянь. Его прекрасные золотые глаза покраснели по краям, что на фоне молочно-белой кожи было особенно заметно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6382,51 +6190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Недовольный ропот Бездны всё ещё звучал, но уже не так яростно, как раньше. Очевидно, Юэцзянь уже успокоил её.</w:t>
+        <w:t>Недовольный ропот Бездны всё ещё звучал, но уже не так яростно. Очевидно, Юэцзянь уже успокоил её.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6446,83 +6254,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваше Высочество Юэцзянь, как там Её Величество Бездна?</w:t>
-[...31 lines deleted...]
-        <w:t>Юэцзянь прикусил губу, розовую, как лепесток.</w:t>
+        <w:t>— Принц Юэцзянь, как там Её Величество Бездна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юэцзянь прикусил розовую, как лепесток губу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6574,83 +6382,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как он мог с мамой так поступить? Мама разве плохо к нему относилась? Она ведь сразу же прибыла к нему, как только почувствовала, что он ранен. Она даже отдала ему осколок бога!</w:t>
-[...31 lines deleted...]
-        <w:t>— Господин Синхуэй, видимо, немного бунтарь. — спокойно произнёс Юань Цюань. — Теперь он обрёл силу, может лечить болезнь. У него появились основания уйти.</w:t>
+        <w:t>— Как он мог так с мамой поступить? Мама разве плохо к нему относилась? Она ведь сразу же прибыла к нему, как только почувствовала, что он ранен. Она даже отдала ему осколок бога! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Синхуэй, видимо, немного бунтарь, — спокойно произнёс Юань Цюань. — Теперь он обрёл силу, может лечить болезнь. У него появились основания уйти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6702,83 +6510,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он надеялся, что раз Синхуэй пробудил духовную силу, можно будет вернуть его, сосредоточив веру на Юэцзяне, сохранить власть, а у Альянса будут для лечения болезни два бога.</w:t>
-[...31 lines deleted...]
-        <w:t>Но теперь стало ясно — они оказались по разные стороны.</w:t>
+        <w:t>Он надеялся, что раз Синхуэй пробудил духовную силу, можно будет вернуть его, сосредоточив веру на Юэцзяне, сохранить власть, а у Альянса для лечения болезни будет два бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь стало ясно, что они оказались по разные стороны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6830,51 +6638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Могущественный бог, способный лечить, — Юэцзянь. И устрашающая и непобедимая Бездна.</w:t>
+        <w:t>Могущественный бог, способный лечить, и устрашающая Бездна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7054,179 +6862,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>***</w:t>
-[...127 lines deleted...]
-        <w:t>Тем более, что напитки и правда были вкусными.</w:t>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем звездолёт демонов уже вернулся в систему Z30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй на борту с предельной серьёзностью перепробовал все предложенные вкусы питательного раствора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И подумал, что немного удовольствия в жизни — это даже неплохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более что напитки и правда были вкусными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7246,83 +7054,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Похоже, его способность вызывать веру зависит от взаимного доверия. С теми, кого он едва видел связь была слабой. А с теми, кого он вообще не встречал — и вовсе почти никакой.</w:t>
-[...31 lines deleted...]
-        <w:t>Так что поддерживать образ божества и при этом помогать своему народу — это действительно лучший путь.</w:t>
+        <w:t>Похоже, его способность вызывать веру зависит от взаимного доверия. С теми, кого он едва видел, связь была слабой. А с теми, кого он вообще не встречал — и вовсе почти никакой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что поддерживать образ бога и при этом помогать своей подопечной расе — действительно лучший путь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7342,51 +7150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь же он стоял у перил машины, и, как только она остановилась, легко спрыгнул с платформы. Под подошвами армейских ботинок раздался чёткий «цок».</w:t>
+        <w:t>Теперь же он стоял у перил транспортёра и, как только машина остановилась, легко спрыгнул с платформы. Под подошвами армейских ботинок раздался чёткий «цок».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7438,51 +7246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Их хрупкое, нуждающееся в заботе Божество!</w:t>
+        <w:t>Их хрупкое, нуждающееся в заботе божество!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7502,83 +7310,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из здания базы вышел Юй Юань и тут же заметил это. Ускорив шаг, он подошёл к Синхуэю, и быстро его осмотрел.</w:t>
-[...31 lines deleted...]
-        <w:t>Синхуэй был в чёрной военной форме, поверх — плащ с защитой от термального света, а фуражка и капюшон придавливали его чёлку. Он чуть приподнял козырёк бледными пальцами, его пустые глаза обратились к Юй Юаню и, моргнув дважды, попытались приспособиться к резкому свету.</w:t>
+        <w:t>Из здания базы вышел Юй Юань и тут же заметил это. Ускорив шаг, он подошёл к Синхуэю и быстро его осмотрел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй был в чёрной форме, поверх — плащ с защитой от термального излучения, а фуражка и капюшон придавливали его чёлку. Бледными пальцами он чуть приподнял козырёк, обратив пустые глаза к Юй Юаню и, дважды моргнув, попытался приспособиться к резкому свету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7598,51 +7406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рану на шее было не разглядеть, так как она была скрыта одеждой, но след на лице за последние два дня почти сошёл, осталась лишь едва заметная красная полоска.</w:t>
+        <w:t>Рану на шее было не разглядеть, но след на лице за последние два дня почти сошёл, осталась лишь едва заметная красная полоска.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7694,51 +7502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань сдержал порыв коснуться рубца на лице Синхуэя, отступил, освобождая дорогу, и пошёл рядом с ним.</w:t>
+        <w:t>Юй Юань сдержал порыв коснуться рубца на лице Синхуэя, отступил, освобождая дорогу, и пошёл рядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7758,243 +7566,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разработка энергетических руд шла по плану.</w:t>
-[...191 lines deleted...]
-        <w:t>Лучше сделать вид, что ничего не заметил. Он всё ещё всесильное божество!</w:t>
+        <w:t>Разработка энергоруды шла по плану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя демоны, обретя веру, стали лучше сопротивляться генетической болезни, энергоруда по-прежнему оставалась для них жизненно необходимой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог проявлял к жизни своих верующих исключительную заботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда сегодня Юй Юань задержался по делам на базе Z30, Синхуэй вовсе не отложил поездку, а повёл демонов искать скрытые залежи. Местоположение было определено, всё помечено — оставалось только отправить людей на добычу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле Синхуэй хотел сказать, что он вовсе не такой уж хрупкий, чтобы даже при выходе из машины к нему относились с такой предосторожностью. Он ведь когда-то, пока двери корабля не закрылись, рисковал, выбегая из него, и тогда он, кстати, был весь в синяках и ранах. Но, ощупав свой плащ, Синхуэй вспомнил, насколько крепки демоны, и, сравнив себя с ними, ощутил свою слабость. Он какое-то время помолчал и поспешно зашагал в сторону базы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше сделать вид, что ничего не заметил. Он всё ещё всесильный бог!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8046,115 +7822,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он только перешагнул через порог базы, как рядом уже ждал Си Я.</w:t>
-[...63 lines deleted...]
-        <w:t>— Господин божество, глава, Сияющая Звезда сделала новое объявление.</w:t>
+        <w:t>Только он перешагнул через порог базы, как рядом уже ждал Си Я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев Синхуэя, Си Я заметно искренне улыбнулся, но та искренность быстро исчезла. Улыбка осталась, но настроение было явно плохим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, Командир, Цуйцань сделала новое объявление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8238,51 +8014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эх, я бы тоже не отказался от такого известия. — усмехнулся Си Я. — Сияющая Звезда официально объявила, что признаваемое ею божество — это Юэцзянь. Его же признаёт и Бездна. Все остальные, выдающие себя за божества, — проявление неуважения к Бездне и Императорскому дому Сияющей Звезды. В случае обнаружения они будут немедленно арестованы и строго наказаны.</w:t>
+        <w:t>— Эх, я бы тоже не отказался от такого известия, — усмехнулся Си Я. — Цуйцань официально объявила, что признаваемое ими божество — это Юэцзянь. Его же признаёт и Бездна. Все остальные, выдающие себя за богов, — проявление неуважения к Бездне и Императорскому дому Цуйцань. В случае обнаружения они будут немедленно арестованы и строго наказаны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8334,51 +8110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я с самого начала не ждал от этих ублюдков ничего хорошего. — с холодной усмешкой сказал Юй Юань. Он незаметно взглянул на выражение лица Синхуэя, убедился, что тот не расстроился из-за этих новостей, и ещё язвительнее добавил, — Как капризный ребёнок, не получивший игрушку, топнул ножкой и объявил, что дружбе конец.</w:t>
+        <w:t>— Я с самого начала не ждал от этих ублюдков ничего хорошего, — с холодной усмешкой бросил Юй Юань. Он незаметно взглянул на выражение лица Синхуэя, убедился, что тот не расстроился, и ещё язвительнее добавил: — Как капризный ребёнок, не получивший игрушку, топнул ножкой и объявил, что дружбе конец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8398,83 +8174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Демоны сами будут защищать своё Божество.</w:t>
-[...31 lines deleted...]
-        <w:t>— Объявление? Мы тоже так умеем. Си Я, с этого момента главная звезда системы Z30 будет называться звездой Божества. До вечера хочу, чтобы каждая собака в Альянсе знал об этом.</w:t>
+        <w:t>Демоны сами будут защищать своего бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Объявление? Мы тоже так умеем. Си Я, с этого момента главная звезда системы Z30 будет называться Звездой Бога. До вечера хочу, чтобы каждый в Альянсе знал об этом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8494,51 +8270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя Синхуэй внешне и не подал виду, услышав это, он всё-таки отреагировал, просто вскоре после этого, его посетила мысль «Я так и думал», и он начал обдумывать следующий шаг.</w:t>
+        <w:t>Хотя Синхуэй внешне не подал виду, услышав это, он всё-таки отреагировал. Вскоре его посетила мысль «Я так и думал», и он начал обдумывать следующий шаг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8558,115 +8334,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Может, продолжить поиски осколков бога?</w:t>
-[...63 lines deleted...]
-        <w:t>И тут он услышал — «звезда Божества».</w:t>
+        <w:t>Может, продолжить поиски осколков?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один раз повезло... но ведь не может же везти вечно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут он услышал — «Звезда Бога».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8686,51 +8462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Переименовать?.. В «звезду Божества»?</w:t>
+        <w:t>Переименовать?.. В «Звезду Бога»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8846,83 +8622,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это же его избранный народ, все они его последователи — просто их вера прямая и горячая. Тут нет ничего удивительного!</w:t>
-[...31 lines deleted...]
-        <w:t>Божество должно быть терпимым к своим последователям!</w:t>
+        <w:t>Это и были его избранники. Все до единого — его последователи. Их вера не знала сомнений, была прямой и жаркой. В этом не было ничего удивительного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог должен быть терпимым к своим последователям!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8942,51 +8718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Босс, а давайте вообще переименуем систему Z30 в систему Синхуэй!</w:t>
+        <w:t>— Командир, а давайте вообще переименуем систему Z30 в систему Синхуэй!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9070,51 +8846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькое похолодевшее божество насупилось и категорически заявило:</w:t>
+        <w:t>Маленький, похолодевший бог насупился и категорически заявил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9166,115 +8942,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот же день во второй половине дня система Альянса была взломана — громкое заявление демонов в течение двух часов висело у всех перед глазами, прежде чем вирус был удалён.</w:t>
-[...63 lines deleted...]
-        <w:t>Демоны системы Z30 даже открыто сменили название своей главной звезды на звезду Божества.</w:t>
+        <w:t>В тот же день во второй половине дня система Альянса была взломана — громкое заявление демонов в течение двух часов висело у всех перед глазами, прежде чем вирус был устранён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но этих двух часов хватило, чтобы все узнали, что в Бездне родилось два бога, и Императорский дом отверг одного из них, сослал в Заброшенную систему — к демонам. Этот бог тоже может исцелять генетическую болезнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны системы Z30 даже открыто сменили название своей главной звезды на Звезду Бога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9326,51 +9102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Веру ближайших к Сияющей Звезде систем эта информация не поколебала. Увидев упоминание Бездны в объявлении Альянса, они сразу решили, что тот бог в ссоре и с Бездной, и с Альянсом. Так что выбрать сторону было не сложно.</w:t>
+        <w:t>Ближайшие к Цуйцань системы эта информация не поколебала. Увидев упоминание Бездны в объявлении Альянса, они сразу решили, что тот бог в ссоре и с Бездной, и с Императорским домом. Так что выбрать сторону было несложно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9422,83 +9198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше, когда они видели, как демоны влачат жалкое существование в бесплодных звёздных системах, страдают от болезни сильнее, чем они сами, в их сердцах возникало некое утешение. Они были не самыми несчастными. Но теперь демоны стали жить лучше, а они остались на том же месте, по-прежнему страдая от болезни, по-прежнему тратя всё, что есть, чтобы заполучить вещицу, пропитанную силой божества.</w:t>
-[...31 lines deleted...]
-        <w:t>Их чувства стали… сложными.</w:t>
+        <w:t>Раньше, когда они видели, как демоны влачат жалкое существование в Заброшенной системе, страдают от болезни сильнее, чем они сами, в их сердцах возникало некое утешение, ибо они были не самыми несчастными. Но теперь демоны стали жить лучше, а они остались всё там же, по-прежнему страдая от болезни, по-прежнему тратя всё, что есть, чтобы заполучить вещицу, пропитанную силой бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их чувства стали... сложными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9582,211 +9358,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С того момента как стало известно, что Юй Юань получил благословение божества и его болезнь взята под контроль, Ши Си начал рвать на себе волосы.</w:t>
-[...159 lines deleted...]
-        <w:t>Узнав, что группа Юй Юаня поручила местным лабораториям разработку новых вкусов питательных смесей для подношения божеству, они увидели в этом шанс!</w:t>
+        <w:t>С того момента как стало известно, что Юй Юань получил благословение бога и его болезнь взята под контроль, Ши Си начал рвать на себе волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они ведь тоже демоны. Они тоже ощущали присутствие духовной силы бога, хоть и слабое, даже установили некую связь с ним. И только теперь он понял, почему в тот день выронил пистолет под влиянием силы Синхуэя — это была сила бога, способная воздействовать на болезнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, болезнь демонов возникла не только из-за последней катастрофы — на неё повлияли также многолетние загрязнения в Заброшенной системе. Почти все рождаются с нею. Подобное долгосрочное воздействие притупляет восприятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше всего Ши Си корил себя за то, что мог бы заметить это раньше Юй Юаня, но из-за собственной тупости не только не распознал, но и оставил богу о себе дурное впечатление. А Юй Юань, наоборот, урвал преимущество. Теперь демоны системы Z72 с завистью смотрели, как их сородичи из Z30 с каждым днём выглядят всё здоровее и ярче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что вопрос «как стать ближе к господину богу» стал для демонов системы Z72 главной темой ежедневных обсуждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав, что люди Юй Юаня поручили местным лабораториям разработку новых вкусов питательных смесей для подношения богу, они увидели в этом шанс!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9838,51 +9614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После приготовления Ши Си с полной уверенностью в успехе, держа перед собой гигантский поднос с жаркое, и встал на пути к комнате Синхуэя, дабы устроить якобы случайную встречу.</w:t>
+        <w:t>После приготовления Ши Си с полной уверенностью в успехе, держа перед собой гигантский поднос с жареным мясом, встал на пути к комнате Синхуэя, дабы устроить якобы случайную встречу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10030,51 +9806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин божество.</w:t>
+        <w:t>— Господин бог.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10094,83 +9870,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Говорят, Вы с тех пор, как прибыли в бесплодную звёздную систему, ещё ни разу не пробовали мяса звёздных зверей...</w:t>
-[...31 lines deleted...]
-        <w:t>— Мы тут как раз поймали одну местную звёздную зверюгу, зажарили и вот хотели угостить вас.</w:t>
+        <w:t>— Говорят, Вы с тех пор, как прибыли в Заброшенную систему, ещё ни разу не пробовали мяса звёздных зверей...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы тут как раз поймали одну местную зверюгу, зажарили и вот хотели угостить вас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10222,83 +9998,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо. — спокойно поблагодарил Синхуэй, глядя на жаркое из звёздного зверя, не зная, с какой стороны к нему подступиться.</w:t>
-[...31 lines deleted...]
-        <w:t>Но он пока ещё не мог видеть, и есть так — это подпортит его божественный образ.</w:t>
+        <w:t>— Спасибо, — спокойно поблагодарил Синхуэй, глядя на жаркое, не зная, с какой стороны к нему подступиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он пока ещё не мог видеть, и есть вот так не мог — это подпортит его божественный образ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10350,51 +10126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выражение Ши Си заметно изменилось.</w:t>
+        <w:t>Выражение лица Ши Си заметно изменилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10446,115 +10222,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какая встреча? Кстати, специально для вас сегодня разработали новый вкус питательной жидкости — со вкусом жаркого. Попробуйте.</w:t>
-[...63 lines deleted...]
-        <w:t>На голове Синхуэя слегка дрогнул его непослушный локон.</w:t>
+        <w:t>— Какая встреча? Кстати, специально для вас сегодня разработали новый вкус питательного раствора — со вкусом жареного мяса. Попробуйте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В руке Юй Юаня была зажата бутылочка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На голове Синхуэя слегка дрогнула его непослушная прядка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10606,83 +10382,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сладкая питательная жидкость - вкуснятина.</w:t>
-[...31 lines deleted...]
-        <w:t>А вот со вкусом жаркого — интересно, насколько она хороша?</w:t>
+        <w:t>Сладкий питательный раствор — вкуснятина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот со вкусом жаркого — интересно, насколько он хорош?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10702,83 +10478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Аодзяо* уже вышло из моды, понимаешь ты или нет?</w:t>
-[...31 lines deleted...]
-        <w:t>* Аодзяо (傲娇, пиньинь: ào jiāo ) — это японский термин, ставший популярным в аниме, манге и поп-культуре, который описывает определённый тип личности или поведения, при котором человек внешне кажется высокомерным, холодным или даже грубым, но на самом деле он стесняется показать свои истинные чувства, особенно нежность, привязанность или восхищение. Такой человек может говорить резко, делать упрёки, но при этом заботиться о другом втайне.</w:t>
+        <w:t>Наигранная гордость уже давно не в моде, ясно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10830,51 +10574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Божество, босс, Лу Сюань с остальными завершили задание. Они исследовали Звезду Фучжи, которую сейчас атакуют звёздные звери, и привезли с собой одного мальчика-фучжийца. Говорят, он хочет… стать последователем Божества.</w:t>
+        <w:t>— Господин бог, Командир, Лу Сюань с остальными завершили задание. Они исследовали Фучжи, которую сейчас атакуют звёздные звери, и привезли с собой одного мальчика-фучжийца. Говорят, он хочет... стать последователем бога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10894,51 +10638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькое божество с сильным чувством долга не дал себя соблазнить гастрономическими изысками.</w:t>
+        <w:t>Юный бог с сильным чувством долга не дал себя соблазнить гастрономическими изысками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10990,51 +10734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот миг он резко вспомнил о том контракте, о том обещании… О том, что нужно найти для маленького божества новых последователей, новую веру.</w:t>
+        <w:t>В этот миг он резко вспомнил о том контракте, о том обещании... О том, что нужно найти для юного бога новых последователей, новую веру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -11118,115 +10862,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>_________</w:t>
-[...63 lines deleted...]
-        <w:t>Юй Юань: Если бы я только раньше догадался, что это великое Божество...</w:t>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Если бы я только раньше догадался, что это наше божество...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Небольшая задержка из-за правок, прошу прощения!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за рекомендаций завтра обновлений не будет. Возвращаемся 12-го числа после 23:00, выложу от 10 до 20 тысяч слов. Точный объём зависит от ваших отзывов. Минимум — 10 тысяч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодарю за поддержку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас! ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>