--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 35 </w:t>
+        <w:t>Глава 35</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,435 +110,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ещё более пугающая сила обрушилась на Сюань И, только что ранившего Синхуэя.</w:t>
-[...383 lines deleted...]
-        <w:t>Звёзды над головой продолжали меняться, и голос, едва различимый эхом, становился всё более яростным.</w:t>
+        <w:t>Ещё более сокрушительная мощь обрушилась на Сюань И, только что ранившего Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Сюань И загудело в голове, колени подкосились, и он, словно придавленный горой, тяжело рухнул на землю. Он попытался поднять голову, но не смог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изо рта вырвался сгусток крови, и лишь тогда до него с опозданием дошёл самый первый урок из Академии Альянса, куда он попал из сиротского приюта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Никогда не смотри в Бездну».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Мо Цзюцзэ тоже стало мрачным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед лицом такой невыразимо могущественной сущности, как Бездна, все оказывались в уязвимом положении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственным утешением оставалось то, что Бездна всегда была на их стороне, а между ними стоял бог, смягчая любые трения. Нынешний господин бог, принц Юэцзянь, отличался кротостью, редкой даже для исторических хроник. Благодаря ему Бездну удавалось легко умаслить, и она почти никогда не обращала внимания на мелочи. При отсутствии прямого оскорбления она попросту игнорировала всё происходящее. Условия, способные задеть Бездну, были столь ничтожны, что обсуждать их — всё равно что гадать, как муравей может обидеть человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в одном не было сомнений: если этот муравей осмелится укусить её дитя — ничто не сравнится с таким оскорблением для Бездны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если это дитя не было любимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть рождённые из Бездны, как Синхуэй, и не признавались таковыми в сердцах людей, пусть все чтили лишь Юэцзяня — безнаказанно унижать другого, особенно причинять ему боль, было нельзя. Мышление Бездны отличалось от человеческого: её волновало лишь состояние божества. И чаще всего она оставалась холодна и безучастна, заботясь лишь о физической целостности своего дитя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Альянс осознавал это с самого начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но до некоторых идиотов, дослужившихся аж до первых помощников, это так и не дошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звёзды над головой продолжали перестраиваться, а слабый отзвук в воздухе, ещё недавно звучавший как тихое эхо, становился всё яростнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,307 +558,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Её маленького Синхуэя.</w:t>
-[...255 lines deleted...]
-        <w:t>Хотя раньше он уже предполагал, что в худшем случае, если раскроется, Бездна может его обнаружить, но вот то, что из-за ранения Бездна немедленно явится, он не ожидал.</w:t>
+        <w:t>Её маленького Синхуэя…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкий звёздный свет окутал бледного юного бога. Хотя Синхуэй мгновенно зажал рану на шее, кровь с нежного лица продолжала капать, алыми каплями стекая по белым пальцам и впитываясь в чёрную ткань формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй поднял голову, едва почувствовал изменения вокруг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его пустые глаза смотрели в небо. В чёрных зрачках, помимо тёплого белого сияния осколка, начали проявляться спирали, напоминающие туманности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так он видел Бездну — направление потоков её энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй быстро оценивал обстановку. Дыхание Юй Юаня рядом уже выровнялось. Сила Бездны казалась не такой всепоглощающей, как на Цуйцань: это была лишь проекция, внезапно снизошедшая сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть он и просчитывал худший сценарий — что Бездна обнаружит его после раскрытия, — но вот то, что она явится именно из-за его ранения, Синхуэй предвидеть не мог.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,339 +846,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав зов ребёнка, звёзды, мягко лежавшие на теле Синхуэя, заблестели ярче. Голоса в ушах, как множество неведомых звуков, стали всё более тревожными и гневными.</w:t>
-[...287 lines deleted...]
-        <w:t>Божеством, что спасло их. А они только что наставили на него оружие?</w:t>
+        <w:t>Услышав зов, звёздное сияние, мягко лежавшее на Синхуэе, вспыхнуло ярче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только Синхуэй мог понять, что именно она говорит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Упрёк за причинённую боль и тоска по сыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мо Цзюцзэ стоял неподалёку. Перед лицом Бездны слова застревали в горле. Он лишь краем глаза следил, как звёздный свет затягивает рану Синхуэя, и с почтением опустил голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюань И уже потерял сознание. Его уровень духовной силы рухнул на целую ступень под натиском Бездны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увиденное потрясло солдат Альянса, стоявших в строю за Мо Цзюцзэ и Сюань И. Их слепая верность Юэцзяню и неприязнь к Синхуэю пошатнулись. Большинство и не знало о существовании близнецов-богов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Сюань И атаковал, кое-кто даже про себя порадовался: «Наконец-то покажем Синхуэю, кто здесь главный!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь, когда Бездна явилась и вела себя с ним так по-матерински, сомнений не осталось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй действительно был богом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Богом, что спас их. А они только что наставили на него оружие?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,275 +1198,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Цзюцзэ уловил эти звуки, и его лицо стало ещё мрачнее.</w:t>
-[...223 lines deleted...]
-        <w:t>Надо его как-то утешить.</w:t>
+        <w:t>Мо Цзюцзэ услышал это, и лицо его стало ещё мрачнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Столько свидетелей видели явление Бездны… Скрыть факт близнецов теперь вряд ли получится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, вспомнив о способностях Юэцзяня, он не запаниковал. Если правильно направить общественное мнение, вера не поколеблется. Люди поймут: да, Синхуэй — бог, но для них он бесполезен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь принц Юэцзянь — их истинное спасение!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Бездна, выразив тоску по старшему сыну, обратила внимание на осколок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как Синхуэй ушёл, она не видела его много дней и не чувствовала его силы в своих владениях, отчего немного тревожилась. Хорошо, что у неё двое детей: один хоть и бунтарь, зато другой послушен и успокаивал её, помогая подавить дурные предчувствия. И вот, едва она наконец ощутила присутствие Синхуэя, оказалось, что он ранен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка всё так, как говорил Юэцзянь: ушедший ребёнок обязательно заскучает по матери, поймёт, как труден внешний мир, и оценит её заботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Синхуэй не проявил ожидаемой Бездной нежности. Окликнув её, он замолчал и, пока та явилась, сосредоточился на восстановлении истощённой духовной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли по привычке, то ли по иной причине, но если вначале восстановление давалось с трудом, то теперь он управлял силой и восполнял её куда быстрее и увереннее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решив, что сын уже успокоился и теперь она наверняка заберёт бунтаря домой, Бездна обратила взгляд на осколок божественной сущности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её сила мгновенно разнесла приборы, удерживавшую осколок. Увидев сверкающий камень, она радостно потянулась, чтобы забрать его — в подарок младшему сыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она ведь так внезапно исчезла. Наверняка её малыш испугался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо как-то его утешить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй, заметив её движение, мгновенно окликнул:</w:t>
+        <w:t>Синхуэй, заметив её намерения, мгновенно окликнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но ведь если бы она не пришла, Синхуэй бы его и не получил, правда?</w:t>
+        <w:t>Но ведь если бы она не явилась, Синхуэй бы его и не получил, правда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,83 +1806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй поднял голову. Его красивое лицо, то, которое Бездна всегда так любила, пристально смотрело на неё. Чёрные волосы, чёрные глаза, словно ночное небо… Только вот именно эти цвета ей никогда не нравились. Ей были по душе золотые волосы и глаза Юэцзяня — как звёзды, что сияют светом солнца. Та тёплая, ослепительная яркость всегда была ближе сердцу Бездны, что породила сами звёзды.</w:t>
-[...31 lines deleted...]
-        <w:t>Потому сияние всегда сперва ложилось на золото. Но сейчас, сейчас перед ней стоял только черноволосый бог. И всё внимание Бездны сосредоточилось на нём. Пусть он не сиял так ярко, как Юэцзянь, но миллионы звёзд осыпались на его волосы, в его пустые глаза. Морская глубина, в которой отражаются звёзды. Космос в его взгляде, будто след Вселенной появился на его теле, поглотив всё вокруг.</w:t>
+        <w:t>Синхуэй поднял голову. Его красивое лицо, которое Бездна всегда любила, пристально смотрело на неё. Чёрные волосы, чёрные глаза, словно ночное небо… Только вот именно эти цвета ей никогда не нравились. Ей были по душе золотые волосы и глаза Юэцзяня — как звёзды, что сияют подобно солнцу. Его тёплая, ослепительная яркость всегда была ближе сердцу Бездны, породившей сами звёзды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому сияние всегда сперва ложилось на золото. Но сейчас перед ней стоял лишь черноволосый бог. И всё внимание Бездны сосредоточилось на нём. Пусть он не сиял так ярко, как Юэцзянь, но мириады звёзд осыпались на его волосы, в его пустые глаза. Морская глубина, в которой отражаются звёзды. Космос в его взгляде, будто след Вселенной появился на его теле, поглотив всё вокруг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,115 +1934,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй тоже сияет. Он тоже светиться.</w:t>
-[...63 lines deleted...]
-        <w:t>Старший сын редко у неё что-то просил. Но раз уж теперь, получив рану, он попросил хоть капельку материнского тепла — почему бы и нет?</w:t>
+        <w:t>Синхуэй тоже сияет. Он тоже светится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её сила, обвив сверкающий осколок, который уже не сопротивлялся, медленно и словно уступая, потянулась к Синхуэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старший сын редко у неё что-то просил. Но раз уж теперь, получив рану, он попросил хоть капельку материнского внимания — почему бы и нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,147 +2062,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прежде чем она успела передать осколки, Мо Цзюцзэ внезапно заговорил:</w:t>
-[...95 lines deleted...]
-        <w:t>Где-то в его голове кувыркался крошечный Синхуэй:</w:t>
+        <w:t>Прежде чем она успела передать осколок, Мо Цзюцзэ внезапно заговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как быть с этими демонами, самовольно вторгшимися на территорию Альянса? Прошу указать, как вы намерены поступить с ними?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Синхуэя мгновенно похолодело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где-то в его голове кувыркался крошечный Синхуэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя он и раньше догадывался, что Мо Цзюцзэ не из добрых, но думал, что они идут разными путями, поэтому старался на него не обращать внимания. Он ушёл с Сияющей Звезды именно потому, что понимал, что нельзя заставить людей поверить силой. Он просто считал, что с этим человеком лучше не сближаться. Но теперь, впервые в жизни, черноволосый бог почувствовал подлинное отвращение.</w:t>
+        <w:t>Хоть он и раньше догадывался, что Мо Цзюцзэ не из добряков, но думал, что они идут разными путями, поэтому старался на него не обращать внимания. Он ушёл с Цуйцань именно потому, что понимал, что веру нельзя получить силой. Он просто считал, что с этим человеком лучше не сближаться. Но теперь черноволосый бог, никогда по-настоящему никого не ненавидевший, впервые ощутил подлинное отвращение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже локон на голове маленького божества безжизненно повис. Он упрямо встретился взглядом с Бездной.</w:t>
+        <w:t>Даже прядка на голове юного бога безжизненно повисла. Он упрямо встретился взглядом с Бездной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бездна, конечно же, не сочла, что это вина ребёнка и переложила всю вину на демонов.</w:t>
+        <w:t>Бездна, конечно же, не сочла, что это вина ребёнка, и переложила всю вину на демонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Научили не слушаться, отбирать подарки у младшего брата, даже ослушаться мать!</w:t>
+        <w:t>Научили не слушаться, отбирать подарки у младшего брата, даже ослушиваться мать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она убьёт этих жалких демонов, а Синхуэя заберёт домой — вырвет из него все дурные мысли!</w:t>
+        <w:t>Она убьёт этих жалких демонов, а Синхуэя заберёт домой и вырвет из него с корнем все дурные мысли!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ведь она уже так старается — даже собиралась отдать ему подарок, который предназначался его брату.</w:t>
+        <w:t>Ведь она так старается — даже собиралась отдать ему подарок, который предназначался его брату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сила Бездны сжала осколки божества, они заскрипели, даже свет их поблёк.</w:t>
+        <w:t>Сила Бездны сжала осколок божественной сущности, он заскрипел, даже свет его поблёк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,83 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нужно придумать, как безопасно вывести демонов.</w:t>
-[...31 lines deleted...]
-        <w:t>Маленькое божество думал об этом про себя.</w:t>
+        <w:t>Нужно придумать, как безопасно вывести демонов. — Размышлял про себя юный бог.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова были понятны только ему. Прямо в ухо доносился её голос, рассказывавший, какой Юэцзянь заботливый, как он хорош, как понимает свою мать… И какой он неблагодарный, а ведь она так старается, даруя ему свою любовь, и даже защищает ненавистную ей расу.</w:t>
+        <w:t>Понять эти обвинения мог только он. Её голос звучал прямо у него в ушах, без конца повторяя, каким заботливым и хорошим был Юэцзянь, как он понимает свою мать… И каким неблагодарным был он сам, хотя она так старается, дарит ему свою любовь и даже защищает ненавистную ей расу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только услышав слово «любовь», он усмехнулся.</w:t>
+        <w:t>Только услышав слово «предпочтение», он усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он ясно видел, как Бездна обожает Юэцзяня. И если бы он каждый день жил, надеясь на крохи её внимания, то давно бы уже забился в угол дворца на Сияющей Звезде, ни на что, не надеясь.</w:t>
+        <w:t>Он ясно видел, как Бездна обожает Юэцзяня. И если бы он каждый день жил, надеясь на крохи её внимания, то давно бы уже забился в угол дворца на Цуйцань, ни на что, не надеясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже когда он появился на чужой, ослепительно яркой звезде, даже когда осознал, что не может видеть и лишён духовной силы, но всё же по какой-то причине носит титул божества, — даже тогда, когда все вокруг превозносили Юэцзяня и отказывались слушать его слова, считая его идеи выдумкой слабака, тщетно пытающегося привлечь внимание, у него оставалась уверенность.</w:t>
+        <w:t>Даже когда он появился на чужой, ослепительно яркой планете, даже когда осознал, что не может видеть и лишён духовной силы, но всё же по какой-то причине носит титул божества, — даже тогда, когда все вокруг превозносили Юэцзяня и отказывались слушать его, считая его идеи выдумкой слабака, тщетно пытающегося привлечь внимание, у него оставалась уверенность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы никогда не понимали, что я не ребёнок. Даже как мать, как та, кто положил конец Космической Бури — вы не понимаете ответственности, заложенной в меня с самого рождения.</w:t>
+        <w:t>— Вы никогда не понимали, что я не ребёнок. Даже как мать, как та, кто положил конец Космической Буре — вы не понимаете ответственности, заложенной в меня с самого рождения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не таким, как младший сын, что заливался речами, смеялся, льнул к ней, просил сияния звёзд.</w:t>
+        <w:t>Не таким, как младший сын, что заливался речами, смеялся, льнул к ней, просил звёздного света.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На фоне этого, Бездна чувствовала: этот сын не так близок к ней, у него нет для неё слов.</w:t>
+        <w:t>На фоне этого Бездна чувствовала, что этот сын не так близок к ней, у него нет для неё слов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,147 +4174,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>До одного! </w:t>
-[...95 lines deleted...]
-        <w:t>Она думала: стоит убить всех демонов — и сын вернётся.</w:t>
+        <w:t>Все до одного!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Появилось ощущение, будто она потеряла сына. Она смутно это осознавала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но с её прямолинейным и грубым мышлением она не понимала, что кроется глубже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она думала, что стоит убить всех демонов — и сын вернётся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это и была главная причина, по которой она когда-то спасала других.</w:t>
+        <w:t>И это была главная причина, по которой она когда-то спасала других.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда она уже сделала выбор — решила, что Юэцзянь достоин любви и почитания, а Синхуэй не имеет силы, пусть просто сияет в тени — конфликта избежать было невозможно.</w:t>
+        <w:t>Когда она уже сделала выбор — решила, что Юэцзянь достоин любви и почитания, а у Синхуэя нет силы, пусть просто сияет в тени — конфликта избежать было невозможно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,51 +5038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй побледнел ещё сильнее, тело закачалось, а торчащий локон над головой дрожал вместе с ним.</w:t>
+        <w:t>Синхуэй побледнел ещё сильнее, тело закачалось, а торчащая прядка на голове дрожала вместе с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5454,51 +5518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань глухо охнул, плечи на мгновение поникли.</w:t>
+        <w:t>Юй Юань глухо охнул, его плечи на мгновение поникли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,51 +5774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Невозможно было это контролировать.</w:t>
+        <w:t>Это было невозможно контролировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6094,83 +6158,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему демоны не имеют веры?</w:t>
-[...31 lines deleted...]
-        <w:t>Разве их маленькое божество не более достойно веры, чем тот, кого чествует Сияющая Звезда?</w:t>
+        <w:t>Почему у демонов нет веры?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве их маленькое божество не более достойно веры, чем тот, кого чествует Цуйцань?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6190,115 +6254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И в тот момент, когда Синхуэй сквозь зубы шептал отсчёт, мощная волна духовной силы прорвалась сквозь невидимую преграду.</w:t>
-[...63 lines deleted...]
-        <w:t>После чего, словно убедившись в чём-то, быстро затянула узел.</w:t>
+        <w:t>И в тот момент, когда Синхуэй сквозь зубы шептал отсчёт, мощная волна духовной силы прорвалась сквозь невидимую преграду и осторожно обвила его собственную силу. После чего, словно убедившись в чём-то, быстро затянула узел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6478,51 +6478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Генетическая болезнь явно подавлялась, и начала отступать.</w:t>
+        <w:t>Генетическая болезнь явно подавлялась и начала отступать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6574,83 +6574,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже в высокоуровневых системах, если нет постоянной защиты божеств, страдания остаются, ведь болезнь проросла в каждом. Самоповреждения от боли росли год от года. Они с трудом выживали, мечтая о божествах, о Сияющей Звезде.</w:t>
-[...31 lines deleted...]
-        <w:t>Они жалели демонов, но и в тоже время насмехались над ними.</w:t>
+        <w:t>Даже в высокоуровневых системах, если нет постоянной защиты божеств, страдания остаются, ведь болезнь проросла в каждом. Самоповреждения от боли росли год от года. Они с трудом выживали, мечтая о божествах, о Цуйцань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они жалели демонов, но и в то же время насмехались над ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6702,83 +6702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он… его болезнь правда уходит?</w:t>
-[...31 lines deleted...]
-        <w:t>Кто-то из толпы прошептал — и фраза, как капля упавшая в пруд, вызвала волны.</w:t>
+        <w:t>— Он… его болезнь правда уходит? — прошептал кто-то из толпы— и фраза, как капля, упавшая в пруд, вызвала волны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6862,51 +6830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но для Мо Цзюцзэ это было не смертельно. Все знали — способности Юэцзяня превосходны. Боги появились, чтобы устранить последствия Бури. Так что, подавление болезни — логично. Но Синхуэй всё равно слишком слаб, чтобы затмить Юэцзяня.</w:t>
+        <w:t>Но для Мо Цзюцзэ это было не смертельно. Все знали, что способности Юэцзяня превосходны. Боги появились, чтобы устранить последствия Бури. Так что, подавление болезни — логично. Но Синхуэй всё равно слишком слаб, чтобы затмить Юэцзяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7022,51 +6990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но сейчас, этот коварный, безумный народ, не веривший никому, кроме себя, пошёл против своей природы.</w:t>
+        <w:t>Но сейчас этот коварный, безумный народ, не веривший никому, кроме себя, пошёл против своей природы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7150,51 +7118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Черноволосое маленькое божество, с мягкими волнистыми волосами, свисающими на бледное лицо, где кровь всё ещё не успела высохнуть, и пряди прилипли к коже, с обычно не мягким и рассеянным, а острым и серьёзным взглядом, кажущийся в такие моменты устрашающим, сейчас просто растерянно смотрел на своего нового верующего.</w:t>
+        <w:t>Черноволосый юный бог, с мягкими волнистыми волосами, свисающими на бледное лицо, где кровь всё ещё не успела высохнуть, и пряди прилипли к коже, с обычно острым и серьёзным взглядом, кажущимся в такие моменты устрашающим, сейчас просто растерянно смотрел на своего нового верующего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7246,83 +7214,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как будто получил пощёчину от самой жизни.</w:t>
-[...31 lines deleted...]
-        <w:t>Юй Юань лишь усмехнулся, — этот парень, надо сказать, довольно быстро принял происходящее.</w:t>
+        <w:t>Словно оглушённый ударом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань лишь усмехнулся — этот парень, надо сказать, довольно быстро принял происходящее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7566,51 +7534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С того момента он получил свою маленькую власть, которая со временем стала только крепче.</w:t>
+        <w:t>В тот момент он обрёл свою маленькую власть, которая со временем стала только крепче.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7726,51 +7694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но стоит кому-то захотеть им помочь, замолвить за них слово — тут же находятся те, кто с уверенностью утверждает: это неправильно.</w:t>
+        <w:t>Но стоит кому-то захотеть им помочь, замолвить за них слово — тут же находятся те, кто с уверенностью утверждает, что это неправильно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7982,51 +7950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ведь в наследии богов не было ни слова о том, как обретается вера, как она ощущается. В этом знании вера была чем-то естественным, как дыхание, как вода для утоления жажды.</w:t>
+        <w:t>Ведь в наследии богов не было ни слова о том, как обретается вера, как она ощущается. Вера была чем-то естественным, как дыхание, как вода для утоления жажды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8046,51 +8014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот он и думал: если не может соперничать с Юэцзянем, значит, нужно найти народы, которые ещё не поклоняются тому. Так его выбор и пал на низкоуровневые звездные системы.</w:t>
+        <w:t>Вот он и думал, что, если не может соперничать с Юэцзянем, значит, нужно найти народы, которые ещё не поклоняются тому. Так его выбор и пал на низкоуровневые звёздные системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8142,51 +8110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И тут — неожиданность: фрагмент божества, пойманный Бездной и, казалось, уже сдавшийся, вдруг вспыхнул. Пока никто не успел среагировать, он, словно в панике, метнулся к Синхуэю и со свистом влетел прямо в его тело.</w:t>
+        <w:t>И тут — неожиданность: осколок бога, пойманный Бездной и, казалось, уже сдавшийся, вдруг вспыхнул. Пока никто не успел среагировать, он, словно в панике, метнулся к Синхуэю и со свистом влетел прямо в его тело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8302,51 +8270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сначала они вышли с приказом найти человека. Потом, когда услышали, что кто-то выдает себя за бога, — воспылали праведным гневом, желая наказать самозванца.</w:t>
+        <w:t>Сначала они вышли с приказом найти человека. Потом, когда услышали, что кто-то выдаёт себя за бога, — воспылали праведным гневом, желая наказать самозванца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8526,51 +8494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тело маленького божества засияло тем же светом, что и недавно слетевший осколок, и это сияние распространилось очень далеко, вплоть до Сияющей Звезды в высокоуровневой системе.</w:t>
+        <w:t>Тело маленького божества засияло тем же светом, что и недавно летевший осколок, и это сияние распространилось очень далеко, вплоть до Цуйцань в высокоуровневой системе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8622,51 +8590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С самого момента, как он обрёл первую веру, Синхуэй уже чувствовал, что всё это было не зря.</w:t>
+        <w:t>С того момента, как он обрёл первую веру, Синхуэй уже чувствовал, что всё это было не зря.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8910,51 +8878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ночью генетическая болезнь особенно мучительна, но и днём в кости проникала едкая боль.</w:t>
+        <w:t>Ночью генетическая болезнь особенно мучительна, но и днём в кости проникала ноющая боль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9134,51 +9102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань злобно скалился.</w:t>
+        <w:t>Юй Юань злобно оскалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9230,51 +9198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань краем глаза взглянул на звездолёт. Тот активировал режим маскировки, сливаясь с небом и растительностью, а его оружие обрушивалось на сторону, где находился Мо Цзюцзэ.</w:t>
+        <w:t>Юй Юань краем глаза взглянул на звездолёт. Тот активировал режим маскировки, сливаясь с небом и растительностью, а его оружие обрушивалось туда, где находился Мо Цзюцзэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9646,83 +9614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он почти не помнил, ибо не придавал тогда значения тем событиям.</w:t>
-[...31 lines deleted...]
-        <w:t>Но сейчас, после одного взгляда — воспоминания нахлынули, как живые. И даже если он был уверен в правильности своего пути, всё равно где-то в глубине возникло странное чувство сожаления.</w:t>
+        <w:t>Он почти этого не помнил, ибо не придавал тогда значения тем событиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сейчас, после одного взгляда — воспоминания нахлынули с новой силой. И даже если он был уверен в правильности своего пути, всё равно где-то в глубине возникло странное чувство сожаления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9774,51 +9742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Распределиться! — рявкнул кто-то.</w:t>
+        <w:t>— Рассредоточиться! — рявкнул кто-то.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9838,83 +9806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань уже вытащил особое психическое оружие.</w:t>
-[...31 lines deleted...]
-        <w:t>Духовная сила демонов не имел чёткой направленности, как, скажем, у шулинцев, чья сила управляла растениями. Демоны — это всегда разрушение и хаос.</w:t>
+        <w:t>Юй Юань уже вытащил особое оружие, усиливающее духовную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Духовная сила демонов не имела чёткой направленности, как, скажем, у шулинцев, чья сила управляла растениями. Демоны — это всегда разрушение и хаос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9998,83 +9966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он стрелял метко: армия Альянса хоть и бросилась врассыпную, и избежала крупных потерь, но те, кто не успел, были сбиты с ног. А Мо Цзюцзэ побелел лицом и глухо застонал, а белоснежный мундир наполовину окрасился кровью.</w:t>
-[...31 lines deleted...]
-        <w:t>В нескольких шагах от него мощный поток духовной энергии был частично поглощён защитой, но тонкие лучи прорвались через щели, прожигая светло-голубой барьер, оставляя дыры. От ключицы до плеча правая сторона тела Мо Цзюцзэ была пронзена.</w:t>
+        <w:t>Он стрелял метко: армия Альянса хоть и бросилась врассыпную, и избежала крупных потерь, но те, кто не успел, были сбиты с ног. Мо Цзюцзэ побелел и глухо застонал, а белоснежный мундир наполовину окрасился кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нескольких шагах от него мощный поток духовной силы был частично поглощён защитой, но тонкие лучи прорвались через щели, прожигая светло-голубой барьер, оставляя дыры. От ключицы до плеча правая сторона тела Мо Цзюцзэ была пронзена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10318,51 +10286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Жаль. Нагрянули, перессорились, можно было бы прихватить с собой и «сувенир», а заодно прихлопнуть председателя Альянса...</w:t>
+        <w:t>— Жаль. Нагрянули, перессорились, можно было бы прихватить с собой и «сувенир», а заодно прихлопнуть главу Совета...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10382,339 +10350,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он точно рассчитал траекторию уклонения противника, но тот оказался куда бережливей к собственной жизни, чем можно было ожидать — в решающий момент выжал из себя всё и сумел увернуться с поразительной скоростью.</w:t>
-[...287 lines deleted...]
-        <w:t>— Не суетись, не суетись, уже скоро. У божества ведь раны… Сначала надо хоть немного подлатать, разве нет?</w:t>
+        <w:t>Он точно рассчитал траекторию уклонения противника, но эта тварь ценила свою жизнь больше, чем он ожидал, и в момент опасности выжала из себя всё, среагировав куда быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как жаль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот самый миг, когда звездолёт демонов скрылся с радаров, растворившись в воздухе… рассеянная проекция Бездны наконец начала восстанавливаться, но поднялся бешеный ветер. Бездна больше не чувствовала присутствия своего старшего сына и могла лишь издавать леденящие душу, безумные вопли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звездолёт демонов в этот момент нёсся на пределе всех мощностей, за считанные секунды вырвавшись из гравитационного поля планеты Шулин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в бескрайние звёздные просторы, они не позволяли себе расслабиться и продолжили путь в сторону Заброшенной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, несмотря на отчаянную погоню за жизнь, ни один демон в рубке не выглядел напряжённым. Напротив, их глаза ярко блестели, и они то и дело бросали взгляды на дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец кто-то не выдержал и нарушил молчание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже столько времени прошло, а командир до сих пор не привёл господина бога?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не суетись, не суетись, уже скоро. Господин бог ведь был ранен… Сначала надо хоть немного подлатать, разве нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10766,243 +10702,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Божество.</w:t>
-[...191 lines deleted...]
-        <w:t>Юй Юань: Смотрите, как я узел завяжу своей духовной силой~! Эх, Сияющая Звезда такая скупая, даже бонуса никакого не дала.</w:t>
+        <w:t>Бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог демонов…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это осознание заставило даже тех демонов, что всегда ненавидели Бездну и презирали богов, невольно растянуть губы в улыбке. Что это, сердце дрогнуло?.. Да ладно, не может быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Смотрите, какой узел я завязал на его духовной силе~! Эх, Цуйцань такая жадная, даже сувенира не оставили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая глава после перехода на VIP. Отмечаю публикацию 10 000 слов~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальше постараюсь выкладывать обновления ближе к полудню~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Объём дальнейших глав будет зависеть от ваших отзывов. Если реакция будет хорошей — продолжим в том же темпе~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодарю за добавление в избранное, за подписку и за поддержку официальной публикации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас! ❤️</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>