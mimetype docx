--- v0 (2026-05-08)
+++ v1 (2026-07-10)
@@ -110,1523 +110,915 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Демоны действовали быстро.</w:t>
-[...1471 lines deleted...]
-        <w:t>Синхуэй считал, что Юй Юань, удивляющийся таким вещам, сам был удивительным.</w:t>
+        <w:t>Действия демонов были молниеносными. Синхуэй лишь успел поднять взгляд, как напуганный толпой малыш шулинцев уже пытался удрать, но его мгновенно подхватили и вернули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, судя по всему, местный. Ребёнок совсем мелкий, опасности не представляет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, стоявший рядом с Синхуэем, бросил на них взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В их руках оказался мальчик-шулинец лет одиннадцати-двенадцати. Короткие тёмно-зелёные волосы, бирюзовые глаза, в которых стояла паника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прибывая на Шулин, они заранее учли фактор местного населения. Шулинцы поддерживали прямую связь с Цуйцань и мечтали о покровительстве Юэцзяня. Пусть они и обитали в низкоуровневой системе, но для Синхуэя их контакт таил риск. Так что было решено свести общение к минимуму. Они прибыли на Шулин не за верующими для юного бога, а, чтобы проверить, есть ли здесь осколки божественной сущности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчика отпустили, но тот не убежал. Напротив, сделал два шага в сторону Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы... вы с других планет? Бог послал вас спасти нас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ребёнок слышал о богах лишь урывками, но его бирюзовые глаза вдруг ярко засветились. Он зашагал вперёд, почти подбегая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань заметил, как Синхуэй, до того слегка запыхавшийся, мгновенно выровнял дыхание. Его бледное лицо поднялось, взгляд стал сосредоточенным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё не совсем так, как ты думаешь. Но да, я действительно бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это слово обрушилось на малыша шулинцев, заставив его потерять голову. Он даже не вник в оговорку Синхуэя. Слёзы уже выступили на глазах, и он, не помня себя, рванулся вперёд, но Юй Юань преградил ему путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, умоляю, спасите моего брата! Он умирает от генетической болезни!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем дальше планета в низкоуровневой системе, тем обыденнее там разлука и смерть. Особенно в районах, выжженных космической бурей. Генетические болезни, стихийные катаклизмы, взбесившиеся звёздные звери — люди умирали здесь непрерывно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где твой брат? — спокойно спросил Синхуэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат постоянно харкает кровью. Они выгнали нас, чтобы подготовиться к встрече с вами. Он там, в стороне. Умоляю, спасите его!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш шулинцев, маленький и измождённый, весь в слезах, повис на руке Юй Юаня, не сводя бирюзовых глаз с Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тёмно-красные глаза Юй Юаня скользнули по пленнику без особых эмоций, затем вернулись к Синхуэю. Для демонов такое было привычным делом, но юный бог, скорее всего, захочет пойти туда. Юй Юань жестом приказал остальным взять энергетические камни и идти на разведку. Впереди тропа становилась сложнее, и чтобы Синхуэй мог пройти, тропу пришлось бы расчищать вручную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы сейчас не на своей территории. Там только твой брат?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй не дал сразу обещания, но его нос действительно уловил слабый запах крови от ребёнка. Ошибку мальчика он комментировать не стал, сохраняя ровный, спокойный и уверенный тон. От него веяло таким спокойствием, что внутренняя паника начала отступать. Мальчик ошеломлённо кивнул и лишь сейчас заметил, что Синхуэй, кажется, слеп. Но эти прекрасные, лишённые света чёрные глаза смотрели прямо на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дав ему опомниться, Синхуэй повернулся к Юй Юаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пусть остальные ждут здесь. Возьмите немного энергоруды. Мы сходим вдвоём, глянем и быстро вернёмся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй не собирался поднимать шум. Альянс мог нагрянуть в любой момент, и территория была небезопасной. Спасать шулинцев и собирать их веру не входило в его планы. Бог, сумевший спланировать побег прямо во время праздника на Цуйцань, никак не мог быть наивным простаком с добрым сердцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань приподнял бровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань нёс Синхуэя, быстро пробираясь сквозь лес. Впереди семенил мальчик-шулинец, указывая дорогу. С детства привыкшие к таким условиям, даже десятилетние шулинцы передвигались с поразительной скоростью. Рука Синхуэя сжимала ткань формы Юй Юаня. Он спокойно лежал у него на руках, опустив ресницы и обдумывая дальнейшие шаги. Взгляд Юй Юаня, скользнув вперёд, снова возвращался к Синхуэю. Сначала он помогал им, несмотря на их грубость, спасал их... Юй Юань было подумал, что перед ним юный спаситель, взявший на себя миссию исцелить вселенную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его пристальный взгляд было невозможно не заметить. Когда Юй Юань склонялся, жаркое дыхание обдавало щёку Синхуэя. Терпеть это юный бог не стал: нащупал ладонью его подбородок и мягко, но твёрдо развернул лицо командира вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотри под ноги, а не на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, что здесь такого удивительного? Юй Юань, удивляющийся подобным вещам, казался Синхуэю куда более странным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,371 +1038,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дураки не выживают, а я пришёл сюда не из личных чувств, а из чувства долга.</w:t>
-[...319 lines deleted...]
-        <w:t>Чтобы вырасти таким, кто всегда думает на три шага вперёд, ничего не говорит, не позволяет другим приближаться и сводит ожидания от других к минимуму?</w:t>
+        <w:t>— Глупцы в таких краях не выживают. А я здесь не из личных симпатий, а по долгу бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента пробуждения его обязанностью было противостоять катастрофам и нести надежду. Если отбросить личные чувства, генетическая болезнь, стихийные бедствия и последствия бури оставались его злейшими врагами. Он был слаб и не мог сделать многое, но всё равно старался изо всех сил. Поэтому спорил с матерью о судьбе низкоуровневых систем и демонов. Поэтому сбежал с Цуйцань. Поэтому помогал демонам. Поэтому сейчас его несут на руках через лес...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, вынужденный смотреть на дорогу, отметил про себя, что обычно неприступный и величественный, в критический момент юный бог без колебаний использовал его как транспорт. Гибкий ум, умеющий подстраиваться. Сейчас Синхуэй слегка повернулся к нему, одной рукой цепляясь за ткань формы для равновесия, а другой удерживая его подбородок, скрывая мимику. И тут у самого уха прозвучал спокойный, тихий голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта ровная интонация лишь подчеркивала глубину чувств. Словно тёмно-синяя гладь океана: снаружи штиль, а что таится в глубине — водовороты или левиафаны — не угадаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же ему пришлось пережить на Цуйцань? Чтобы сформировать характер человека, который просчитывает ходы на три шага вперёд, молчит о своём, отталкивает близких и сводит ожидания от окружающих к нулю?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,179 +1230,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький шулинец остановился впереди, крича.</w:t>
-[...127 lines deleted...]
-        <w:t>— Брат, я нашёл бога! Бог обязательно спасёт тебя!</w:t>
+        <w:t>Мальчик-шулинец резко остановился, крича вперёд. Под навесом из крупных листьев на подстилке из травы лежал подросток, ненамного старше мальчика. Его конечности мелко дрожали, кровь сочилась изо рта, ушей и глаз. Услышав голос брата, он с трудом приоткрыл веки, залитые кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ибу, куда ты пропал...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, я нашёл бога! Он обязательно спасёт тебя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,179 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Родители братьев давно умерли от генетической болезни. Болезнь Исея прогрессировала слишком быстро, и его выгнали из племени. О боге Исей слышал лишь из обрывков разговоров взрослых.</w:t>
-[...127 lines deleted...]
-        <w:t>Неужели Ибу действительно нашёл бога?</w:t>
+        <w:t>Родители братьев давно скончались от генетической болезни. Состояние Исея ухудшалось слишком быстро, и соплеменники вышвырнули их из поселения. О богах Исей слышал лишь обрывки разговоров старших. Говорили, что бог любит всех одинаково, подарит им землю без страданий. Золотой бог приведёт их туда, где даже свет будет золотым. Но в муках он лишь мечтал об этом, не рассказывая Ибу. Откуда Ибу вообще узнал про бога? Неужели он и правда привёл его сюда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,275 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чистый голос звучал, как вода, струящаяся по камням.</w:t>
-[...223 lines deleted...]
-        <w:t>Исей сомневался.</w:t>
+        <w:t>Голос прозвучал ровно и чисто, словно вода, бегущая по гальке. Вскоре в поле зрения Исея появились две фигуры. Высокая сначала опустилась на корточки, достала откуда-то мешок, и содержимое с тихим звоном рассыпалось рядом. Пальцы Исея коснулись ледяных камней, и в тот же миг его хаотичная духовная сила начала выравниваться, а тело внезапно стало легче. А следом на шею легла прохладная ладонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Исей наконец смог разглядеть. В мерцающем свете, пробивающемся сквозь листву, черноволосый юноша выглядел предельно собранным. Но как так? Разве боги не должны быть золотоволосыми? В голове Исея мелькнуло сомнение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,211 +1518,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Боль в теле постепенно утихала.</w:t>
-[...159 lines deleted...]
-        <w:t>Юй Юань присел рядом, наблюдая, его уши слегка шевельнулись, и через мгновение он повернулся к Синхуэю.</w:t>
+        <w:t>Боль в теле постепенно отступала. Синхуэй опустил взгляд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бог. Не разговаривай, просто лежи спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шулинцы относились к расам низшего порядка, их регенерация и запас духовной силы уступали демонским. Крупица силы Синхуэя, словно капля в море, могла лишь слегка облегчить страдания. Юй Юань, наблюдавший со стороны, вдруг повёл ухом и через мгновение повернулся к Синхуэю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,179 +1646,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй напрягся, его движения ускорились.</w:t>
-[...127 lines deleted...]
-        <w:t>Синхуэй, услышав это, удивился, быстро взглянул на Юй Юаня и улыбнулся, затем снова опустил голову. Неловкость Юй Юаня мгновенно исчезла.</w:t>
+        <w:t>Синхуэй напрягся, движения стали быстрее. Юй Юань же, казалось, совершенно не беспокоился о приближающихся. Он по-прежнему сидел на корточках рядом с подростком и усмехался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вас всё равно вышвырнули из племени. Почему бы не попробовать поверить в него?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фраза сорвалась с языка просто так, от досады, что Синхуэй трудится в поте лица, но не получает отдачи. Но едва он это произнёс, Юй Юань сам нахмурился, почувствовав необъяснимую досаду. Услышав это, Синхуэй удивлённо вскинул взгляд, быстро скользнул глазами по Юй Юаню и едва заметно улыбнулся, прежде чем снова опустить голову. Вся внутренняя неловкость Юй Юаня тут же испарилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ибу был ещё маленьким, и, хотя их выгнали, он считал, что это было решение племени, и доверял своему дяде. Он вскочил на ноги, размахивая руками и крича.</w:t>
+        <w:t>Ибу был ещё ребёнком. Несмотря на изгнание, он считал это волей лишь части соплеменников и по-прежнему доверял дяде. Он вскочил на ноги, активно замахал руками и закричал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,307 +1870,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань схватил прыгающего Ибу, его улыбка стала немного пугающей.</w:t>
-[...255 lines deleted...]
-        <w:t>Синхуэй: Не ожидал, что он такой хороший!</w:t>
+        <w:t>Юй Юань схватил вертящегося Ибу, и улыбка на его лице стала откровенно пугающей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тихо, мелкий. Не болтай лишнего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но листва уже раздвинулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего мелешь? Никакой бог в нашу глушь не прилетал. Может, ты какого шарлатана принял за него? Но есть и хорошая новость: по милости бога, к нам прибыл Глава Совета Альянса! Он ищет тяжёлых больных. У твоего брата появился шанс. Быстро собирайтесь и идите с нами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань (сейчас): Верьте в него, верьте...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань (позже) [шлёпает себя по губам]: Ну и язык же у меня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Кто бы мог подумать, он ведь хороший человек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На улице сейчас дико холодно, сижу сжимаюсь в комок. Вы тоже не мёрзните, одевайтесь теплее!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное, дорогие~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>