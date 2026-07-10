--- v0 (2026-05-10)
+++ v1 (2026-07-10)
@@ -110,371 +110,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он изо всех сил старался сдержать свои эмоции, отступил в сторону и позволил маленьким демонам войти.</w:t>
-[...319 lines deleted...]
-        <w:t>Синхуэй, который смог договориться о сотрудничестве с Юй Юанем, столкнувшись с такими милыми созданиями, не знал, как себя вести. В конце концов, он не выдержал и наклонился.</w:t>
+        <w:t>Он изо всех сил старался сохранять невозмутимое выражение лица, отступил в сторону и пропустил малышей внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Расовые признаки демонов были ярко выражены. До влияния генетической болезни их средняя продолжительность жизни была велика, а детство — коротким. Они созревали стремительно: ещё через несколько лет из них выйдут отличные бойцы, но и сейчас их способности недооценивать не стоило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако для Синхуэя, который никогда не видел детей и с самого прибытия в Заброшенную систему общался исключительно с элитными бойцами, эти малыши казались предельно безобидными и голосами ещё совсем «молочными».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз малышей было трое. Они катили две маленькие тележки, гружённые обработанной энергорудой. Помимо девочки, протягивавшей ему камень, и мальчишки, старавшегося рычать детским голоском, был ещё один. Он молча помогал первому затащить тележку внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй слушал возню вокруг, сжимая в пальцах камень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девочка залюбовалась тем, как алый кусок руды смотрится в длинных, бледных пальцах Синхуэя, затем перевела взгляд на его раненую руку и, словно взрослая, тяжело вздохнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И почему господин бог такой хрупкий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она вытерла капли воды о форму, её ярко-красные глаза, ещё светлые и не потемневшие от возраста, серьёзно уставились на Синхуэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господину богу подходит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вполне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, который спокойно вёл переговоры с Юй Юанем, перед этими малышами растерялся и не знал, какую позу принять. В конце концов, не выдержал и наклонился к ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,627 +494,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Меня зовут Цзе Юань. — раздался детский голосок. — Того молчуна зовут Цзян Син, а строгого, — Лу Цунь. Наша обязанность — приносить вам энергетические камни. Думаю, мы будем часто к вам приходить.</w:t>
-[...575 lines deleted...]
-        <w:t>Когда он скрылся из виду, Лу Цунь фыркнул.</w:t>
+        <w:t>— Меня зовут Цзе Юань, — тут же отозвалась девочка. — Молчуна зовут Цзян Син, а строгого — Лу Цунь. Нам поручено доставлять вам энергетические камни, и, думаю, впредь ходить будем мы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй слегка улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрные волосы, фарфоровая кожа, изящные черты — всё это идеально вписывалось в эстетические стандарты демонов. От этой улыбки Цзе Юань даже замерла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй! — Услышав своё имя, Лу Цунь резко обернулся, выпучив глаза. Бросив груз, он затопал к ним, схватил Цзе Юань за руку и оттянул к себе, недовольно зыркнув на неё, после чего потащил к выходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Камни у кровати. Мы уходим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь ответа, вспыльчивый малыш уже тащил товарища за дверь, а молчаливый Цзян Син, поравнявшись с выходом, заботливо притворил за собой дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, сжимая в руке камень, вернулся к кровати. Прядка на макушке качалась в такт шагам. Он хлопнул себя по щекам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет-нет, не время умиляться. Нужно скорее восстанавливать духовную силу и добиваться веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре Лу Цунь тащил Цзе Юань вперёд, не останавливаясь, пока не свернул за два угла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем ты выдала ему наши имена?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас задание — доставлять камни господину богу. Делать это придётся не один день. Просто имена, ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тьфу. У всех свои дела, а нас послали таскать ему камни. — Лу Цунь ворчал, явно недовольный поручением, и оглянулся на шедшего сзади Цзян Сина. — Бесит просто, Цзян Син, согласен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчик, чуть выше их, с бледной кожей и мягкими чёрными волосами, наполовину скрывавшими рожок на лбу, даже не взглянул на них. Проходя мимо, он лишь бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Военные обязаны выполнять приказы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нашивка на его плече ярко сверкнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он скрылся за поворотом, Лу Цунь фыркнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,83 +1102,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сколько мы слышали историй о Бездне и злых богах? Ты не должна обманываться только потому, что он красивый и выглядит как хороший человек. Помни, как он выглядел, когда только появился!</w:t>
-[...31 lines deleted...]
-        <w:t>Цзе Юань освободила свою руку и тоже фыркнула:</w:t>
+        <w:t>— Сколько мы с детства наслушались сказок про Бездну и злых богов? Не вздумай расслабляться только потому, что он красивый и выглядит безобидным. Вспомни, каким он был вначале!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзе Юань вырвала руку и тоже фыркнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,755 +1198,755 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем побежала вслед за Цзян Сином.</w:t>
-[...703 lines deleted...]
-        <w:t>Другие демоны: Ух, наше маленькое божество так радуется простому питательному раствору, что же с ним делали в высокоуровневых системах!!!</w:t>
+        <w:t>И затопала вслед за Цзян Сином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Цунь остался один, выпучив глаза, а затем бросился вдогонку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй! Я же предупреждал: не ведитесь на уловки злого бога!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это время Синхуэй не выходил из комнаты, держа в руках камни и восстанавливая духовную силу. В резонансе с ней энергия руды очищалась, а его собственные запасы медленно росли. Хоть уровень сил пока не превышал изначального, с момента прилёта в Заброшенную систему, это уже давало ощущение безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Накануне малый звездолёт, накрытый защитным барьером, созданным его духовной силой, стартовал. Сегодня он уже пересёк изоляционный пояс Бездны, отрезающий Заброшенную систему от внешнего мира, и шёл к Фучжи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй сидел в командном центре, обхватив ладонями пакетик с высшим питательным раствором кисло-сладкого вкуса. Он время от времени прихлёбывал его через трубочку, параллельно слушая, как демоны обсуждают судьбу Ши Си и его банды. В речи порой мелькали цифры и термины, непонятные Синхуэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента входа он не проронил ни слова. Спина прямая, образ бога незыблем. В свободные минуты он старался не привлекать внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зато раствор оказался на удивление вкусным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй снова втянул трубочку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он родился в Бездне, и, хоть его сила относилась к космическим, физиология отличалась от обычной межзвёздной. Потребности в пище у него почти не было, да и привычки есть не сложилось. В этом он был схож с демонами. Ресурсов в Заброшенной системе не хватало, и, помимо редкой жарки мяса звёздных зверей, большинство питались исключительно растворами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это, пожалуй, главное отличие Заброшенной системы от Альянса. В Альянсе с гастрономией всё обстояло прекрасно. Особенно Юэцзянь души не чаял в еде. Чтобы угодить богу и получить титул придворного повара, многие выкладывались на полную. За последние годы кулинария в Альянсе расцвела пышным цветом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Синхуэй годы в Альянсе провёл в полной темноте. Еда казалась чем-то второстепенным, а процессы приёма пищи, способные сделать его беспомощным, он избегал. Те самые «шедевры» он так и не попробовал. Лишь иногда Юэцзянь забегал к нему, расписывая вкусы. Тогда Синхуэй оставался равнодушен. Но сейчас, втягивая кисло-сладкий раствор, он начал понемногу понимать, о чём тот говорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань сидел рядом, наблюдая за Синхуэем. Лицо оставалось холодным и сосредоточенным, но вот то, как он спокойно прихлёбывал раствор через трубочку, придавало ему странный вид — почти послушный. Ощущение вышло настолько противоречивым, что оторвать взгляд было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у демонов, видимо, крутилась одна мысль: Разве в Альянсе не культ гастрономии? Почему наш юный бог, прибывший оттуда, так взахлёб пьёт обычный питательный раствор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент на экране вспыхнул запрос связи. Именно с того малого корабля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Запрос на связь. Отряд 537. Лу Сюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Ох, раствор вкусный, да и божественному образу не вредит. Идеально!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны: Наш юный бог так радуется обычному раствору... Что же они с ним делали в высокоуровневой системе?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня очень много дел, пока всё. Постараюсь в будущем выкладывать больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное, дорогие!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>