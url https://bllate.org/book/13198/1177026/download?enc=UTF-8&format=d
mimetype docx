--- v0 (2026-05-08)
+++ v1 (2026-07-10)
@@ -110,2803 +110,1971 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это чувство было слишком странным.</w:t>
-[...2751 lines deleted...]
-        <w:t>Синхуэй изо всех сил старался сохранить серьёзное выражение лица, но это становилось всё труднее.</w:t>
+        <w:t>Это ощущение было слишком странным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все демоны смотрели на выражение лица Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение они не знали, как назвать это чувство — досадный контраст?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны от природы горды и самодостаточны, твёрдо зная, что у них нет веры. Поэтому, услышав о сотрудничестве с богом и поняв, что Синхуэй останется в системе Z30, они даже немного возгордились: мол, они настолько сильны, что могут позволить себе помогать юному богу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь они чувствовали себя старшим приемным сыном, который с радостью преподнёс ресурсы, получил родительское одобрение, но не успел порадоваться, как родитель обернулся к новорожденному младенцу с таким же теплым и полным ожиданий взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это было их требование и лучшее из возможных решений, избавиться от этого необъяснимого чувства не получалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг воцарилось молчание. Лица демонов выглядели слегка растерянными, особенно Юй Юань. Его тёмно-красные глаза не отрывались от лёгкой улыбки, которую Синхуэй уже стёр с губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проведя языком по нёбу, Юй Юань слегка усмехнулся, и на его лице снова возникла та самая стандартная, но до фальши отточенная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добавьте и этот пункт в условия сделки. Мы потянем расходы на господина бога, но, если его подопечная раса начнёт голодать из-за нехватки ресурсов, это будет выглядеть плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же юный бог не останется в системе Z30 навсегда. В конце концов, они не его подопечная раса, да и за эти дни он неоднократно показывал, что местные условия ему не подходят. Он не принадлежит этим краям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако помощь Синхуэю сулила и выгоду. Бог, способный пойти против воли Бездны и проявить к демонам дружелюбие, если он окрепнет, принесёт расе огромную пользу. Неважно, устоит ли Альянс или появится ли другой бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их статус явно выше, чем у некой «подопечной расы». Они — партнёры Синхуэя. А раз это сотрудничество, то все условия нужно проговорить чётко и заранее, чтобы потом не разгребать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позволять трогать рог и крылья — лишь способ сейчас успокоить юного бога, у которого пока нет ни одной подопечной расы. А что будет дальше… Юй Юань посмотрел на Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй довольно кивнул, не распространяясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю за хлопоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком уж деловой подход. Юй Юань, наконец официально закрепивший за собой статус партнёра, почему-то почувствовал себя слегка задетым, хотя и не мог понять причину этой внутренней тяжести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так и не разобравшись в своих чувствах, он перевёл взгляд на Си Я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Я быстро подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это данные отряда из пяти человек. Они на малом корабле тайно вылетят на Фучжи, оценят признаки жизни и разведают о ресурсах соседних планет. Корабль давно не летал, сейчас идёт тестирование. Вам не стоит торопиться с восстановлением духовной силы. Как только поступят данные, мы сразу вас уведомим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это, пожалуй, лучшая новость со времени его побега.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй глубоко выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ресницы дрогнули, открывая прекрасные, но такие безучастные чёрные глаза, от которых становилось не по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. Благодарю вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос, лишённый напряжения, прозвучал непривычно мягко, а уж благодарность от бога звучала и вовсе весомо. Лишь когда Синхуэя проводили в комнату и Юй Юань начал отдавать распоряжения по обработке и доставке энергоруды, все наконец опомнились и вернулись к делам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань чётко раздавал указания одно за другим. Механизм заработал слаженно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под тихий стук клавиш кто-то не выдержал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если мы постараемся, разве не сможем сами содержать бога вечно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, вертевший в руках кусок энергоруды, дёрнул бровью и вскинул взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дурак ты, что ли? Думаешь, бога так просто содержать? Он даже палящего света Z30 не выносит. И главное — ему нужна вера. Она у тебя есть? Вот и не мечтай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не выносит света — пусть лаборатория разработает ткань от солнца. Плохие условия — постепенно исправим. Сейчас у него всё равно нет верующих, так что не так?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собеседник, похоже, и сам понимал, что несёт чушь. Пальцы задвигались по клавишам ещё быстрее. Завершив работу, он осторожно покосился на Юй Юаня, который, вертя в руках камень, о чём-то задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань вернулся к реальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кроме основной руды, все края и углы камней тщательно отшлифуйте перед отправкой. Он слишком нежный, да и рука ещё в ссадинах. Слишком крупные не тащите. И на отправку найдите кого-нибудь внешне безобидного, из мелюзги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошёл к оператору и бросил взгляд на экран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фучжи. Когда-то довольно развитая планета. Коренная раса — фучжийцы. Их отличают тёмно-зелёные глаза и чувствительные усики на голове, напоминающие насекомьи. Всю жизнь проводят в лесах, чутко реагируя на смену погоды и приближение хищников. Планета славится лёгкими, красивыми тканями из особого местного растения. Раньше этим фучжийцы и жили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На странице висела реконструкция внешности фучжийца. Лицо казалось детским, два усика плавно свисали вдоль волос, а тёмно-зелёные глаза словно смотрели прямо на Юй Юаня сквозь экран. Юй Юань дёрнул уголком губ, но смех не сорвался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уродец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй наконец добрался до своей комнаты. Едва дверь закрылась, он подошёл к кровати, скинул обувь, забрался под одеяло и свернулся в самом углу. Натянув ткань на голову, он погрузился в абсолютную темноту, тяжело выдохнул, опустил голову и похлопал себя по груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>День выдался слишком напряжённым. Хорошо, что он устоял, и божественное величие, кажется, не сильно пострадало. А может, скоро у него и правда появятся первые верующие. Отличная новость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило вспомнить, как он вообще смог вести переговоры с Юй Юанем под таким давлением, как он и сам не понимал. Может, адреналин зашкалил, а может, многократные прикосновения к рогу и крылу дали ему невиданную смелость. И зачем он вообще трогал их столько раз? Это же командующий расой демонов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, уютно устроившись под одеялом, и расслабился. Его лицо, обычно напряжённое, теперь выглядело спокойным и почти детским. Он привык мысленно прокручивать прошедшие дни, анализируя ошибки и успехи. Что исправить в следующий раз, что оставить как есть. Он перебрал в памяти свои «подвиги» уже несколько раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй поднял руку и снова попытался прижать прядку на макушке. Её срезали наполовину, и теперь она категорически не хотела ложиться. Как ни приглаживай, всё равно торчала, задорно и непокорно. Прядка-то торчала гордо, а вот плечи юного бога поникли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, просто срезать её под корень? Слишком уж она портила вид.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он встал и начал ощупывать пространство в поисках чего-нибудь острого. Но комнату вычистили до блеска. Демоны не просто убрали всё опасное, они даже углы столов зашлифовали до округлости. В процессе поисков запястье Синхуэя разболелось ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй сдался. Он дёрнул прядку, махнув на неё рукой. И тут в дверь постучали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй вздрогнул, мгновенно выпрямил спину, скомканное одеяло спрятал в дальний угол, накрыв подушкой. Быстро проверил воротник и манжеты, убедился, что всё в порядке, и пошёл открывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За дверью стояли двое-трое маленьких демонов, едва достигающих ему до пояса, с грузовой тележкой. Они постучали и с любопытством осматривались по сторонам. Едва дверь открылась, перед ними возникла фигура Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По меркам взрослых демонов Синхуэй казался миниатюрным, но всё дело в их чрезмерно крепком телосложении: и мужчины, и женщины были высокими и статными. На деле Синхуэй был на голову выше Юэцзяня и среди межзвёздных рас считался вполне среднего роста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но для этих малышей, едва достававших ему до пояса, он выглядел иначе. В их детских сказках бог всегда был злодеем, а сейчас этот высокий, статный бог в чёрной форме стоял перед ними. Золотые аксельбанты на плечах слегка покачивались при ходьбе. Лицо — спокойное, без единой эмоции. Густые чёрные ресницы опущены, пряди волос отбрасывают на кожу полосы теней. Взгляд направлен прямо вперёд, мимо них, с явным пренебрежением. Красив, безумно красив. Но какой же пугающий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько малышей в уменьшенных чёрных мундирах задрожали. Их ярко-красные глаза встретились. Рожки ещё не оформились, торчали крошечными, нежными отростками, словно только-только пробившиеся сквозь волосы ростки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, самый смелый — тот, что косился на бога с явным неодобрением, но получил именно это задание, — выпрямился и поднял голову:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы доставили вам энергетические камни. Пожалуйста, отойдите, чтобы мы могли занести их внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй опешил. Не только потому, что голос доносился от уровня пояса, но и потому, что звучал он по-детски, с явно наигранной суровостью. Он инстинктивно опустил взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот обработанные камни, господин бог. Проверьте, пожалуйста, подойдут ли они. — тут же отозвался второй голос, ещё тоньше, явно девичий. Тыльная сторона его руки коснулась чего-то влажного, прохладного и гладкого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй инстинктивно сомкнул пальцы на энергетическом камне, отшлифованном почти в идеальный шар. Его лицо невольно смягчилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели для доставки послали детей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слышал, что у демонов всеобщая воинская обязанность, дети с малых лет живут в казармах, у них есть подразделения и командиры, они проходят ежедневные тренировки. Но голоса-то были слишком уж «молочными». Синхуэй, почти не видевший детей в жизни, на мгновение потерялся и не знал, как реагировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только что помыла этот камень, поэтому он мокрый. — Видя, что он застыл, вновь раздался детский голосок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это да. Демоны и правда хитры! Прислали целую группу малышей. Как он теперь сохранит своё божественное величие?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Синхуэя, которое он так старательно держал каменным, начало предательски дрожать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,211 +2094,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слово автору:</w:t>
-[...159 lines deleted...]
-        <w:t>Аплодисменты демонам, которые сами себя загнали в будущую ловушку~</w:t>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Мы — высокомерные партнёры, а не какая-то там «подопечная раса».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Может, эта «подопечная раса» просто отвалится? Разве у бога не может быть только одна подопечная раса??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аплодируем демонам, которые собственноручно вырыли себе будущую яму~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное, дорогие!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>