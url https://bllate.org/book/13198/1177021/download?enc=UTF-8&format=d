--- v0 (2026-05-23)
+++ v1 (2026-08-05)
@@ -110,435 +110,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как будто он снова оказался под своим автоматически нагревающемся пуховым одеяле.</w:t>
-[...383 lines deleted...]
-        <w:t>Маленькое божество с мягкими чёрными волнистыми волосами, спокойно сказал, пока торчащий вихор на макушке покачивался в такт его движениям:</w:t>
+        <w:t>Словно он снова уткнулся в своё пуховое одеяло с автоподогревом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нём можно было спокойно свернуться в уголке. А запах перьев дарил чувство защищённости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сознание Синхуэя возвращалось постепенно, он невольно лёг на бок и свернулся калачиком. Он ещё не до конца очнулся, но ему чудилось, что он по-прежнему закутан в своё маленькое пуховое одеяло, поэтому он потянулся вперёд и уткнулся лицом в тёплые перья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг тело Синхуэя напряглось, и тёмные, безучастные глаза наконец открылись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перья…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мало того, что он должен находиться в Заброшенной системе, так ещё и его собственное пуховое одеяло не оставляло ворсинок во рту, стоило лишь уткнуться в него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй оперся ладонями на мягкое крыло и приподнялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему даже показалось, что при трении он стёр немного пуха, который сейчас прилип к уголку губ. Он провёл по ним пальцами, но не понял, убрал или нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед глазами, как и следовало ожидать, царствовала тьма, не было видно даже колебаний духовной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эти перья…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкие чёрные волосы юного бога слегка вились, а прядка на макушке качнулась в такт движению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спокойно спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,339 +526,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У вас есть привычка грызть что-то во сне?</w:t>
-[...287 lines deleted...]
-        <w:t>— Что ты здесь делаешь?</w:t>
+        <w:t>— У вас, оказывается, есть привычка грызть что-то во сне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом раздался смешок. Накрывавшее его «одеяло» приподнялось, и под ладонями осталась лишь небольшая часть крыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, лежавший рядом, лениво зевнул — видимо, тоже успев поспать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получается, он спал на его крыльях. Значит, всё это время его согревал жар тела этого парня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй невольно сжал пальцы. С невозмутимым видом он вспоминал, как тёрся и утыкался носом в это «пуховое одеяло».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз он выругался всерьёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт возьми. Похоже, его божественное величие пострадало непоправимо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внешне юный бог оставался невозмутимым, но внутри кипел. Хоть перед Юй Юанем его божественный образ и пошатнулся, но сон и правда вышел крепким, к тому же ладонь всё ещё лежала на крыле, да ещё и, кажется, успел его прикусить. Синхуэй просто не мог позволить себе показать недовольство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что здесь делаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,723 +846,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань поднял бровь.</w:t>
-[...671 lines deleted...]
-        <w:t>Он сел прямо, немного подвинувшись.</w:t>
+        <w:t>Юй Юань приподнял бровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве не он перед тем, как потерять сознание, ухватился за его одежду, желая потрогать крылья?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во сне выглядел таким покладистым, а проснулся — и сразу в кусты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань не шелохнулся, лежа на боку. Он наблюдал, как его тёмное крыло накрывает юного бога с такими же тёмными волосами. Фарфоровое лицо порозовело от жара, на уголке губ прилипла чёрная пушинка, отчего кожа казалась ещё белее. И, похоже, он и вправду разозлился — кончики ушей покраснели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что, спать на нём настолько невыносимо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань усмехнулся и нарочно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы как-никак господин бог, да ещё и спаситель. Принёс вас, а вы ледяной. Как же мне было не постараться вас согреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй не видел его лица, но в голосе Юй Юаня всегда сквозила какая-то фальшь. Словно он привык держаться развязно, либо насмехаться, но говорить всерьёз не умел. И как только у него выработался такой пёсий характер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осознав, что Хуан Юнь спасён, Синхуэй выдохнул и невольно чуть улыбнулся, но тут же стёр улыбку с губ. Он оперся рукой и сел прямо. Ощутив, как тепло вокруг быстро рассеивается, он спокойно произнёс тоном, в котором сквозила почти ледяная небрежность, или даже — привычка и опыт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз не трогайте меня. Я сам приду в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Юй Юаня застыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй лишь выпрямился, собираясь проверить зрение, как его руку резко схватили и с силой потянули назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другая рука быстро скользнула к лицу, снимая что-то с его губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог нахмурился и инстинктивно попытался отмахнуться, но промахнулся. Невозмутимое выражение лица сменилось ещё большей досадой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань скатал чёрную пушинку, только что снятую с губ Синхуэя, в маленький шарик и отбросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент ему самому стало не до смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри поднялось непонятное раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг он кое-что понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выпрямился и слегка отодвинулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он поднял подбородок Синхуэя и внимательно посмотрел в его глаза.</w:t>
+        <w:t>Он пальцами приподнял подбородок юного бога, приблизил лицо и внимательно вгляделся в его глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,275 +1582,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй терпел его достаточно долго, и на этот раз, руководствуясь интуицией, вытянул руки и толкнул его, на этот раз попав в цель, попав тому прямо в лицо.</w:t>
-[...223 lines deleted...]
-        <w:t>Юй Юань ругнулся в душе, вспоминая себя минуту назад, и выпустил свою духовную силу.</w:t>
+        <w:t>Синхуэй давно его терпел, и теперь, полагаясь на интуицию, резко толкнул вперёд, угодив ладонью прямо ему в лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе он хмыкнул, приложив усилие. Этот тип для него словно медведь: сдвинуть его с места сил не хватит, но вот нос разбить — вполне!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Движение вышло быстрым и точным. Юй Юань наконец отстранился, потирая переносицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог уже воспользовался моментом и спустил ноги с кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спина прямая, лицо спокойное, густые чёрные ресницы наполовину скрывали зрачки. Не видя ничего, он всё же повернулся и опустил взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Само пройдёт, нужно просто время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сплошное высокомерие, ни намёка на ту слабость, что ему мерещилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань мысленно выругал себя за прошлую минуту и выпустил наружу сдерживаемую духовную силу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,115 +1870,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй с недоумением наклонил голову.</w:t>
-[...63 lines deleted...]
-        <w:t>Затем духовная сила Юй Юаня достигла максимума.</w:t>
+        <w:t>Синхуэй недоуменно склонил голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не понимал, зачем Юй Юань спрашивает, если ему уже сказали, что он не видит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем духовная сила Юй Юаня развернулась на полную мощь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,147 +1998,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во тьме перед его глазами появился прыгающий красный огонёк.</w:t>
-[...95 lines deleted...]
-        <w:t>Огонёк подошёл к нему.</w:t>
+        <w:t>В кромешной тьме перед глазами появилась трепещущая алая искра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог, всё ещё не привыкший к такому, но ради божественного величия инстинктивно прятавший эмоции в глубине, замер, глядя на эту искру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вижу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Искра подплыла к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,83 +2158,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эти люди из высокоуровневых звёздных систем — настоящий мусор, даже о человеке не могут как следует позаботиться.</w:t>
-[...31 lines deleted...]
-        <w:t>Синхуэй поднял веки, быстро смекнув.</w:t>
+        <w:t>— Люди из высокоуровневой системы — настоящие отбросы, даже человека нормально содержать не умеют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй поднял веки, мгновенно уловив подтекст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,115 +2254,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Они выставили волосы божества, — Юй Юань, чувствуя, что с маленьким божеством что-то не так, небрежно сказал, — они золотые, и теперь об этом знает весь Альянс.</w:t>
-[...63 lines deleted...]
-        <w:t>Юй Юань протянул руку и начал тянуть ткань одежды Синхуэя.</w:t>
+        <w:t>— Выставили волосы бога, — Юй Юань, чувствуя, что с юным богом что-то не так, бросил вскользь, — золотые. Теперь об этом знает весь Альянс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А, понятно. Эта помятая после сна одежда совсем не идёт к его красивому и гордому лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань протянул руку и потянул за ткань его одежды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,627 +2382,723 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он подумал о том, что было бы, если бы он случайно не попал на корабль демонов, а искал веру в низкоуровневых звёздных системах.</w:t>
-[...575 lines deleted...]
-        <w:t>Автор: Хахахахахаха</w:t>
+        <w:t>Он ясно представил, что было бы, попади он не на корабль демонов по ошибке, а ищи веру в низкоуровневых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это Юань Цюань подаёт ему сигнал: Альянс признаёт лишь одного бога — Юэцзяня. Остальные не получат ни любви, ни признания Альянса. Ему не позволено получить ничего, даже если он сбежит за тридевять земель, даже если он просто хочет обрести крупицу веры, чтобы унять внутреннюю тревогу. Всё равно ничего нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё-таки он жил там пять лет. С теми людьми он тоже провёл пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокомерная поза юного бога на секунду дрогнула, лицо поникло, прядка качнулась, волосы скрыли растерянность и уязвимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что делать дальше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй подавил тревогу, заставляя себя мыслить холодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каково отношение Юй Юаня? Почему такой тон? Он поверил или…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду раздалось резкое «р-р-рвак!», и по пояснице потянуло холодом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй растерянно поднял голову, пальцы потянулись на звук. Вместо ткани они коснулись голой спины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очевидно, одежда была безжалостно порвана каким-то псом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какое теперь отношение!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сентиментальные порывы и подозрения мгновенно испарились. Синхуэй резко развернулся, и его бледные пальцы с размаху шлёпнули по прыгающей рядом искре. Красивый юный бог воспылал яростью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В вашей расе демонов, случайно, нет крови легендарных хаски или маламутов?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Блин, не умеете вы заботиться о людях, смотрите, как надо! (рвёт одежду_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: ??? Сволочь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я: Ахахахахаха</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не всё доделала, да и текст правился дольше, поэтому вышло позже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не забудьте добавить в избранное!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>