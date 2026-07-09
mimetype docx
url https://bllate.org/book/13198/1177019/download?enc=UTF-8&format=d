--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 18. </w:t>
+        <w:t>Глава 18</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1971 +110,2035 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ситуация с Хуан Юнем была настолько сложной, что все понимали: шансов почти нет.</w:t>
-[...1919 lines deleted...]
-        <w:t>— Инь Фань, иди сюда, этот парень ещё жив!</w:t>
+        <w:t>В таком состоянии Хуан Юня, как все понимали, шансы были почти нулевыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не Синхуэй, на этой стадии реанимации пациента уже можно было бы официально признать безнадёжным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кулак Хуан Цзы тяжело ударил о стену, он безвольно опустил голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри комнаты прекрасное лицо Юй Юаня выражало холодную сосредоточенность и суровость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань и остальные медики, участвовавшие в спасательной операции, уже отступили. Сейчас ни их духовная сила, активизирующая энергетические камни, ни разработанные ими спецпрепараты не могли помочь соплеменнику на такой стадии болезни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив переноску камней, все молча и напряжённо встали за спиной Юй Юаня, наблюдая, как энергетические камни вокруг Синхуэя мерцают всё интенсивнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кожа Синхуэя была неестественно белой. Не только красивое лицо, но и любая открытая часть тела под одеждой сияла фарфоровой белизной. Сейчас эта чистая белизна была покрыта пылью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог, привыкший к идеальной чистоте, теперь стоял в окружении пыли и мерцающих ярко-красных осколков. Его профиль был сосредоточенным, и, хотя взгляд не фокусировался, в нём читалась абсолютная решимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Энергетические камни вокруг замигали ещё чаще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У всех сердце сжалось в груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Хуан Юня на кровати уже померк, и некоторые, не в силах смотреть, отвели глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их судьба не была сломлена, не была изменена. И даже несмотря на то, что демоны смогли жить самостоятельно, ярко и многогранно, в момент ухода всё равно оставалась горечь сожаления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот самый миг, когда дыхание Хуан Юня стало совсем слабым, Синхуэй, уже ничего не видящий, словно уловил что-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одной рукой он сдерживал силу, другой нащупал прохладную щеку больного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяжёлый, приторный запах крови ударил в лицо, оседая на коже липким налётом. Даже не видя, он знал: вокруг всё залито багрянцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спаси меня, спаси, ты же бог…? Почему ты не можешь меня спасти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Аааа….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это за бог? Он просто ничтожество, не способное спасти никого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как он может сравниться с принцем Юэцзянем? В него никто не верит, разве это не естественно? Сейчас этот слепец живёт здесь в сытости и довольстве лишь благодаря милости принца Юэцзяня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В памяти отозвались стоны страдающего человека, слившись с настоящим, а обвиняющие голоса продолжали звучать эхом. Пальцы Синхуэя мелко дрожали, и на мгновение он потерял ощущение времени и места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не так уж много раз видел смерть, но и сейчас это был не первый случай. Каждый раз картина всё равно оставалась леденящей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас у него было лишь чуть больше возможностей сопротивляться, чем тогда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не остановился. И даже в полной слепоте, словно выжимая абсолютно сухую губку, он прилагал все усилия, чтобы выдавить, выцарапать последние крохи силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, наблюдавший за этим, нахмурился и шагнул вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Синхуэя в этот момент стало по-настоящему пугающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо приобрело болезненную, почти прозрачную бледность, губы полностью потеряли цвет, став белыми. Он напоминал изваяние из белого нефрита, упрямо стоящее среди разбросанных обломков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно бог, но в то же время словно один из их сородичей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог опустил взгляд, его белые пальцы были в крови. Голос прозвучал очень тихо, с какой-то упрямой настойчивостью, будто обращён был не только к лежащему на кровати, но и к самому себе из прошлого, бессильному и слабым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Держись…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если бы внутри стоял не бог, мало кто смог бы остаться равнодушным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно в этот момент Синхуэй уловил едва уловимое ощущение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно напоминало резонанс с окружающими энергетическими камнями, но было куда ярче, быстрее, словно разряд тока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Энергетические камни вокруг внезапно вспыхнули, а затем мгновенно погасли, утратив даже своё обычное тусклое сияние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прядка на макушке юного бога дрогнула, и его тело подалось назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань уже стоял за спиной Синхуэя. Он поднял руки и принял падение тонкого, словно бумага, юного бога в свои объятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг мгновенно воцарилась тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань опустил взгляд, чувствуя, как пальцы юного бога слабо дёрнули ткань его формы на спине, прежде чем сознание окончательно погасло, а тело обмякло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он усмехнулся. На этот раз без сарказма и насмешки, улыбка вышла неожиданно мягкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это да. Даже в такой момент думает о моих крыльях?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну, раз уж столько сил отдал, нужно будет обязательно найти шанс и дать ему потрогать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он сделал всё, что мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань кратко проверила состояние Хуан Юня, затем вернулась на своё место. Привыкшая видеть демонов, уходящих из-за генетической болезни, она уже слегка очерствела, но сейчас почему-то почувствовала, как щиплет в глазах. Собравшись, она спокойно констатировала факт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я займусь подготовкой к дальнейшим процедурам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я проверю состояние остальных пациентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоявшие рядом с Инь Фань медики глубоко вдохнули, быстро взяли себя в руки и принялись распределять дальнейшие обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди вокруг невольно отвернулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы, упираясь рукой в дверь, обессилел и медленно сполз по стене, усаживаясь на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, выложился полностью, даже в обморок упал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком хрупкий, лицо вообще побелело. Это не спасение, это самопожертвование. Если он и правда бог и хочет жить на нашей планете, я согласен. Буду работать больше, выкрою ресурсы, чтобы его содержать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое «буду работать больше»? Ты хоть понимаешь, в каком состоянии наша система? Разве мы сможем его холить? У нас ничего нет, как его вырастишь? Ладно, считай и меня. Я тоже буду работать больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит болтать, обсудим, когда всё уляжется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голоса вокруг звучали приглушённо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы лишь сидел, опустив голову, не произнося ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань оторвал взгляд от бледного лица Синхуэя и бросил взгляд на Хуан Юня, которого только что признали мёртвым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего один взгляд — и он застыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутренние органы были почти полностью разрушены, дыхание только что прекратилось, стоящие за спиной уже готовы были выписать свидетельство о смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в этот миг ослабевший пациент изо всех сил распахнул глаза. Тело не слушалось, но взгляд намертво прилип к Синхуэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Юй Юань вздрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ё…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он невольно отступил на шаг, всё ещё держа Синхуэя на руках. Хуан Юнь наконец перевёл взгляд на него, с трудом изобразив подобие улыбки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань на секунду потерялся, не зная, какое выражение лица выбрать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Инь Фань, сюда! Этот парень ещё жив!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,371 +2158,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот крик заставил всех замереть.</w:t>
-[...319 lines deleted...]
-        <w:t>Юй Юань: Ладно, ладно, дам я тебе потрогать мои крылья.</w:t>
+        <w:t>Крик заставил всех замереть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань от удивления округлила глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не может быть, я только что подтвердила, все приборы молчат…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она уверенно сделала несколько шагов вперёд, и её взгляд встретился с глазами Хуан Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тёмно-красные зрачки смотрели прямо, в них даже проблескивал какой-то свет, совсем не похожий на состояние человека, только что не подававшего признаков жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не знал, когда именно он открыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но последствия болезни всё ещё были слишком сильны, парализуя тело, и он никак не мог крикнуть этим горюющим: «Хватит реветь, давайте спасать! Я ещё живой!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Прошлое «я» было слишком слабым, грустно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Ладно-ладно, дам потрогать крылья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2542,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуан Юнь: Я проснулся — почему все плачут?? Эй, я ещё не умер!</w:t>
+        <w:t>Хуан Юнь: Я очнулся — чего все ревут?? Эй-эй, я ещё не сдох!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не забывайте добавлять в избранное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Добрый день.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>