--- v0 (2026-05-22)
+++ v1 (2026-08-07)
@@ -110,179 +110,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку глаза Синхуэя, кроме духовной энергии, ничего не видели, он был особенно чувствителен к её колебаниям.</w:t>
-[...127 lines deleted...]
-        <w:t>Что он собирается сделать?</w:t>
+        <w:t>Поскольку он не видел ничего, кроме духовной силы, Синхуэй был особенно чувствителен к её колебаниям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сгусток духовной силы, летящий прямо на него, бешено мерцал, выдавая сильное эмоциональное возбуждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог ещё не забыл, как Хуан Цзы вёл себя с ним во время выезда на карьер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В эту секунду тело Синхуэя окаменело, в голове роилось множество мыслей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем он летит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,723 +302,723 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что делать, если ситуация критическая, и этот упрямец до сих пор считает, что это его вина?</w:t>
-[...671 lines deleted...]
-        <w:t>Его нервы немного расслабились.</w:t>
+        <w:t>Если ситуация критическая, а тот упрям и всё ещё считает его виноватым, как ему действовать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А главное…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Своими тонкими руками и ногами он точно не одолеет этих свирепых демонов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Юй Юань рядом даже не думает его останавливать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта подлая зверюга решила пустить всё на самотёк!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй сохранял невозмутимое выражение лица, но прядка на макушке отчаянно и мелко дрожала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сгусток духовной силы уже навис прямо перед ним, но Синхуэй не шелохнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дороги всё равно не видно, а если попытаться бежать, его ноги точно не унесут. Взвесив всё, Синхуэй выпрямил шею и решил: что бы тот ни задумал, божественное величие терять нельзя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь в будущем ему ещё придётся на нём строить… кхм, привлекать веру!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем сгусток духовной силы резко затормозил, остановившись в шаге от него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Послышался шорох ткани и тихий стук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то из окружающих невольно ахнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент из комнаты распространялся удушливый запах крови, внутри сновали люди, царила напряжённая суета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В свете коридорных ламп мужчина, словно только что примчавшийся из карьера, с покрасневшими белками глаз и в полном беспорядке, опустился на одно колено перед богом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А бог будто ничуть не изменился: всё то же спокойное лицо, безучастный взгляд скользнул в сторону, откуда тот летел, создавая впечатление божественного сострадания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Умоляю вас, спасите его. Я отдам вам всё, что у меня есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы с трудом сдерживал эмоции в голосе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если за прошлое оскорбление вы потребуете мою жизнь, я отдам и её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жизнь?! Кто вообще говорил про жизнь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А, точно, твою жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй постепенно выходил из состояния ступора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Напряжение в теле заметно спало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,1779 +1038,1875 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Голос Синхуэя по-прежнему звучал спокойно.</w:t>
-[...1727 lines deleted...]
-        <w:t>Юй Юань: Как я могу предложить сотрудничество, если мне кажется, что он ко мне неравнодушен? Это проблема.</w:t>
+        <w:t>В голосе Синхуэя по-прежнему не было ни капли паники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я не могу ничего гарантировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ведь так и не получил от демонов веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если честно, он не был Юэцзянем, которого в Альянсе вознесли на небеса. За пять лет он лишь едва восстановил кроху сил, достаточную разве что на то, чтобы видеть духовную силу окружающих. Он никогда не получал веры, не знал, каково это, и как вообще её обрести, чтобы получить силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О демонах он знал лишь то, что они издавна не верили в богов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какую пользу может принести бог с такой мизерной силой и без веры? Даже сам Синхуэй не мог сказать наверняка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы, должно быть, уже добыли партию камней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй шагнул вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Доставьте их все сюда. Мне понадобится энергия энергоруды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва юный бог договорил, все мгновенно бросились выполнять приказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, всё это время, наблюдавший за происходящим, даже не подумал вмешиваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У них и правда не было веры, они не знали, как её кому-то отдать. Поэтому, когда бог с порога потребовал веры, это показалось расе, не знавшей веры со времён изгнания в Заброшенную систему, абсурдным и смешным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам допускал, что, возможно, они от природы коварны и жестоки, даже друг другу доверяют с трудом, не говоря уже о вере в кого-то иного. Поэтому, узнав, что Синхуэй действительно полезен, его первой мыслью было предложить сотрудничество, опираясь на мощь демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не успел это озвучить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поведение этого хрупкого и красивого бога было для него совершенно непонятным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитывая жестокость Юй Юаня, за многие годы это был первый случай, когда кто-то при нём заговорил о его рогах и крыльях, не просто схватил за рог, но ещё и пожелал потрогать крылья. Размышляя об этом, он всё не находил удобного момента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается поступка Хуан Цзы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был последний проблеск надежды. Раньше Юй Юань не давал ему шанса исправиться. Если Хуан Юнь и правда не выживет, то хоть это немного облегчит его душу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка полностью исчезла с лица Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сохранив суровое выражение, он вошёл следом за Синхуэем и застыл за его спиной, словно каменный страж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Добытые камни уже подвозили вагонетка за вагонеткой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время поджимало, поэтому успели привезти лишь малую часть, да ещё и неочищенную: на поверхности виднелись сопутствующие минералы, пыль и каменная крошка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сквозь этот слой пробивался тусклый ярко-красный оттенок, а у кровати спокойно стоял юный бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это невольно рождало ощущение надежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё доставили, — подала голос Инь Фань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй отозвался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял руку, собирая свои скудные остатки духовной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его восприятии духовная сила человека перед ним уже истощалась до предела, вот-вот готовая рассеяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань была права: болезнь прогрессировала слишком быстро, разум больного уже рушился, спасти его было практически невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё в Альянсе, изучая данные о генетических болезнях в Звёздной сети, он узнал: главный признак, по которому тяжёлых больных объявляли мёртвыми, — это рассеивание духовной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, глядя, как эта рассыпающаяся духовная сила всё ещё судорожно пульсирует, цепляясь за жизнь, Синхуэй всё равно решил попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попробовать изо всех сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся его духовная сила пришла в движение, вступив в резонанс с окружающей энергорудой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На долю секунды возникло странное ощущение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно перед глазами вспыхнул свет, и Синхуэй почувствовал, что способен видеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед ним стояла металлическая кровать, на которой лежал юноша лет семнадцати-восемнадцати. Его взгляд был расфокусирован, с губ непрерывно сочилась кровь, перемешанная с обрывками внутренних органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет и тени комнаты отпечатались в его глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мир предстал во всём своём многообразии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В эту секунду пальцы юного бога мелко дрогнули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но уже в следующую секунду всё погрузилось в темноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова не видел даже духовной силы окружающих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя внутри Синхуэй дрогнул, и в голове роилось множество мыслей, он быстро взял себя в руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальные симптомы генетической болезни у всех разные, но финал всегда один: полиорганная недостаточность*, внутреннее расплавление тканей и их выход через рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Полиорганная недостаточность (ПОН) – это синдром, характеризующийся одновременным поражением или нарушением функции двух и более органов или систем. ПОН представляет собой тяжелый нерегулируемый системный воспалительный процесс и является финальным проявлением воздействия на организм различных повреждающих факторов. При этом главной особенностью ПОН является такое повреждение органа жизнеобеспечения или физиологической системы, при котором орган или система не могут восстанавливаться самостоятельно и требуют частичного или полного замещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Состояние Хуан Юня уже стремительно приближалось к худшему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны с детства привыкли к крови, но даже сейчас, сквозь закрытую дверь, все могли чётко видеть Хуан Юня через прозрачное стекло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы прислонился к двери, прямо у стекла, его глаза налились кровью, и он неотрывно смотрел внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже начал выплёвывать ошмётки органов…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком тяжёлое состояние, времени прошло много, эх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, в таком состоянии, похоже, и бог не поможет… Моя мать в своё время так же ушла, выплёвывая кровь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приглушённые голоса сожаления с заднего плана звучали как похоронный колокол, ударяя по сердцам с каждым звуком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: С тех пор как я попал к демонам, постоянно боюсь, что они меня съедят. Жизнь — боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Как предложить сотрудничество, если мне всё время кажется, что я ему интересен? Тоже боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Днём были дела, поэтому вышло позже. Завтра снова около 13:00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное, дорогие!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>