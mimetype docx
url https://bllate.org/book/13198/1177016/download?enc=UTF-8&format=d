--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -110,915 +110,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя демоны в основном жили просто, поездка на рудник заставила Синхуэя не возлагать больших надежд на технологический уровень развития демонов.</w:t>
-[...863 lines deleted...]
-        <w:t>Услышав, что шаги рядом остановились, а красная духовная энергия замерла рядом с ним, Синхуэй в недоумении обернулся.</w:t>
+        <w:t>Несмотря на то что демоны привыкли жить в спартанских условиях, поездка в карьер уже заставила Синхуэя не ожидать многого от их технологий. Но реальность оказалась куда лучше его предположений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На базе царила чёткая организация, оборудование работало тихо, а доклады звучали ясно и профессионально. Правда, стоило Синхуэю пройти мимо, а Юй Юаню лениво что-то объяснять, как докладчики тут же начинали запинаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй старался не обращать внимания на те сгустки духовной силы, что начинали бешено колыхаться, стоило им его заметить. Он сохранял напряжённое выражение лица, думая про себя, что, видимо, из-за их выносливости и мощи демоны не особо заботятся о личном комфорте. Для такого хилого бога это было трудновыносимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, если не считать таких ярких индивидуумов, как Юй Юань, остальные демоны не были так жестоки, как гласили легенды. Но демоны действительно не имели веры, что делало эти края непригодными для бога, черпающего силу из поклонения. Синхуэй мысленно вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его настороженность по отношению к демонам заметно утихла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По крайней мере, теперь ему не приходилось напускать спокойствия. Он шёл с прямой спиной, голос звучал ровно, а шаги были неторопливыми. Синхуэй мысленно оценил своё сегодняшнее божественное величие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он остался очень доволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, шедший рядом, чуть не лопнул от нетерпения. Приходилось делать пару шагов, останавливаться и ждать, пока юный бог его догонит. Он с сомнением поглядел на длинные ноги Синхуэя. Вроде не короткие, а идёт так медленно. Раньше Юй Юань бы давно потерял терпение. Кто посмел бы заставить его так ждать, тот уже отлетел бы подальше. Но сейчас он впервые испытал вынужденное смирение. Бог красив, но слишком уж нежен; даже лёгкое касание демона для него оказывается грубым и легко оставляет следы. Но стоило вспомнить о найденном Синхуэем месторождении...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт, это же настоящее сокровище. Можно и потерпеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осмотрев командный пункт Юй Юаня и соседние объекты, они остановились. Глядя на место, куда они направлялись, Юй Юань изменился в лице и остановился. Демоны обладали крепким телосложением и высоким ростом. Синхуэй не был низок, но всё равно уступал ему на голову. Услышав, что шаги рядом стихли, а огненно-красный сгусток духовной силы замер рядом, Синхуэй обернулся с недоумением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,371 +494,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Следующее место немного особенное.</w:t>
-[...319 lines deleted...]
-        <w:t>— Вы можете спрашивать о чём угодно.</w:t>
+        <w:t>— То место, куда мы идём, немного особенное. Уголок губ Юй Юаня дрогнул. — Предупреждаю заранее, чтобы вы были готовы. Если возникнут вопросы — спрашивайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что попало в его карман, уже не вырвется. Мысли Юй Юаня на редкость совпали с мыслями остальных демонов. Это крупное сокровище нужно задобрить и надёжно уберечь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сделал шаг ближе, слегка наклонился вперёд. Издалека это выглядело так, словно преданный слушатель склонился к богу или страж охраняет драгоценность. Улыбка была вежливой, а манеры — безупречными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можете спрашивать о чём угодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,595 +654,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй на мгновение задумался, его бледное, почти прозрачное лицо, сохраняло обычное спокойствие.</w:t>
-[...543 lines deleted...]
-        <w:t>Его маленькая кудряшка, которую он пытался спрятать, но не смог, слегка покачивалась на голове, создавая игривый контраст с его холодным лицом.</w:t>
+        <w:t>Синхуэй замер на мгновение, затем с лёгким недоумением, сохраняя привычное спокойствие на почти прозрачно-бледном лице, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваши крылья все такие мягкие на ощупь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал об этом весь вечер. Ощущение и правда было приятным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Юй Юаня застыла. Он подозрительно поглядел на Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что это значит? Сначала схватил за рог, прошёлся насчёт его размера, а теперь про крылья спрашивает? А в шахте ещё и улыбнулся ему. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань прикинул: этот юный бог с самого начала держался холодно, а улыбнулся ему лишь раз. И что за бог такой, без чувства такта?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно допытываться до таких личных подробностей? — Юй Юань изобразил на лице подобие дружелюбия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй на мгновение растерялся, затем отвернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь говорить — ладно. Пойдём дальше, экскурсия разве не продолжается? Куда дальше? Когда доберёмся до ваших хранилищ…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут бог, кажется, осознал, что его цель слишком очевидна, и вновь усилием воли вернул лицу невозмутимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюда тоже можно зайти на осмотр, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Укоротившаяся прядка, которую Синхуэй полдня прятал и так и не смог удержать, легко покачивалась на макушке. Этот живой и игривый штрих совсем не вязался с его старательно ледяным выражением лица.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,659 +1070,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань на мгновение отвлёкся на кудряшку, затем пожал плечами.</w:t>
-[...607 lines deleted...]
-        <w:t>Юй Юань говорил с почти ледяным спокойствием, словно видел это слишком много раз.</w:t>
+        <w:t>Прядка на мгновение отвлекла Юй Юаня, он пожал плечами. Крылья, уже готовые раздвинуть ткань формы, спокойно убрались назад. Он и сам не понял, рад он или разочарован. Он уже собирался пойти на жертву, удовлетворить любопытство бога и заработать ещё одно очко, а этот переменчивый юный бог вдруг передумал смотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впереди реабилитационное отделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Реабилитационное отделение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюда переводят тех, чьё состояние из-за генетической болезни настолько тяжело, что они не могут нести службу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Юй Юаня звучал с ноткой насмешки и холода, непонятно, против кого она была направлена. Бездна, боги... Все твердят, что у демонов нет веры. Но для демонов та вера, что от них требуют, — лишь инструмент контроля, чтобы лишить воли и превратить в послушных псов. И даже этого им мало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласно записям демонов, когда впервые разразилась космическая буря, нашлись и те, кто хотел стать такими псами. Но их всё равно презирали и высмеивали так называемые боги. Их непокорный нрав, вероятно, давал этим существам особое удовольствие: подавлять демонов, заставлять их покоряться. К тому же, их облик и агрессивная духовная сила были слишком опасны, в отличие от спокойной силы Кэла, способной даже гармонизировать энергию других рас. А поскольку демоны и Кэла были исконными врагами, те, естественно, не стали бы помогать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постоянное давление, презрение и унижения довели демонов до предела, что в итоге привело к богоубийству и полному изгнанию из Бездны. С тех пор демоны осели в Заброшенной системе, отвергнув помощь богов и Бездны, а их численность неуклонно сокращалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило им приблизиться к отделению, как навстречу ударил тяжёлый запах крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Передать туда приказ: готовить к транспортировке в контрольный центр, усилить подачу энергии от камней, ввести замедляющий препарат доктора Инь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри будто что-то случилось. В восприятии Синхуэя сгустки духовной силы метались в панике, голоса сливались в хаос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Генетические болезни на ранних стадиях бывают разными, но итог всегда один: кровавая рвота, отказ и распад органов. Процесс долгий и мучительный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Юй Юаня звучал с почти ледяной отстранённостью, словно он видел это слишком часто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,499 +1486,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Особая духовная энергия находилась недалеко от Синхуэя, её свет постепенно тускнел, как угасающий огонёк, лишь изредка пытаясь вспыхнуть, чтобы доказать, что он ещё не сдался.</w:t>
-[...447 lines deleted...]
-        <w:t>Юй Юань (слишком много думает): Почему он так интересуется мной?? Должен ли я пожертвовать собой ради своего народа?</w:t>
+        <w:t>Особый сгусток духовной силы находился совсем рядом. Его свет медленно тускнел, напоминая угасающую искру, что лишь изредка вспыхивала, доказывая: человек всё ещё борется с судьбой. Будто почувствовав Синхуэя, слабый, хриплый голос прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Синхуэя болезненно сжалось. В высокоуровневых системах боги не сталкивались с больными в такой тяжёлой стадии. Такую жестокую картину он видел впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Носилки быстро выкатили. Несмотря на то что носильщики осторожно обходили Синхуэя, он всё же отступил на пару шагов, освобождая проход. Завернувшись в этом мысленном тумане, он подался назад и уткнулся прямо в грудь Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань замер на мгновение, непонятно, о чём подумал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Всё-таки хочешь посмотреть на крылья?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Просто спросил.JPG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань (думает слишком много): Почему он так интересуется мной?? Может, мне стоит принести себя в жертву ради своего народа?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного сдвинула график, поэтому вышло позже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное, дорогие~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время публикаций изменено: обычно в 6 утра или после 13:00. В другое время могу править текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>