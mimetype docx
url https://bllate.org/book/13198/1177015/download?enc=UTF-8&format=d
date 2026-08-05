--- v0 (2026-05-25)
+++ v1 (2026-08-05)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 14. </w:t>
+        <w:t>Глава 14</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,339 +110,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда новости достигли Сияющей Звезды, там как раз проходил аукцион. Единственное, что могло привлечь всеобщее внимание и вызвать ажиотаж, — это семена, выращенные с помощью психической энергии божеств, и вещи, которыми они пользовались.</w:t>
-[...287 lines deleted...]
-        <w:t>Юань Цюань, с его светло-золотистыми глазами, не проявлял ни капли эмоций. Его длинные, тонкие пальцы постукивали по столу: </w:t>
+        <w:t>Когда новость достигла Цуйцань, там как раз проходил аукцион. Единственное, что могло привлечь всеобщее внимание и вызвать ажиотаж, — это семена, полученные с помощью духовной силы бога, и вещи, которыми он пользовался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой суматохе и безумии уведомление императорского дома о переменах в торговых связях осталось практически незамеченным. Те, кто случайно натыкался на него, лишь бросали пару слов и поспешно листали дальше, спеша на аукцион: «Демоны же сами умоляли о торговле, а теперь строят из себя непоколебимых? До чего же смешно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны были изгнаны уже давно, и большинство жителей Альянса давно вышло из тени страха перед их свирепостью и мощью. К тому же, согласно статистике, боги не даровали демонам своей милости, и за последние десять лет число смертей от генетических болезней среди них превысило четверть общей численности населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все знали, насколько ужасны генетические болезни. Многие так или иначе страдали от них, но по сравнению с положением демонов даже низкоуровневые звёздные системы, которых они обычно жалели, казались раем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно такие намеренно обнародованные цифры и сравнения делали веру людей в богов ещё более искренней, а императорский дом всё сильнее укреплял свою власть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале императорского дворца на самом большом экране в реальном времени транслировался аукцион. Присутствующие яростно набивали цену, их лица багровели от азарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Светло-золотые глаза Юань Цюаня не дрогнули. Белые тонкие пальцы коснулись поверхности стола:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,275 +366,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чиновник императорского двора Тань Люй стоял позади трона императора и принца. Услышав вопрос, он почтительно склонил голову.</w:t>
-[...223 lines deleted...]
-        <w:t>Лицо начальника охраны мгновенно покраснело.</w:t>
+        <w:t>Придворный чиновник Тань Люй, стоявший позади мест императора и принца, почтительно опустил взгляд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже опубликовано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же говорил, что ту партию руды демонам нужно было продать ещё дороже, — лениво откинулся на спинку кресла Юань Линь. Его платиновые волосы слегка растрепались, а глаза, полуприкрытые прядями, выглядели мрачными. Улыбка вышла леденящей: — Ведь то, что достаётся слишком легко, никто не ценит, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Цюань промолчал. В этот момент двери зала распахнул командир стражи. За ним вошли двое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша с сияющими золотыми волосами улыбнулся открывшему ему дверь командиру, голос прозвучал мягко:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо вам, командир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо командира мгновенно покрылось румянцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,1139 +622,1075 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юань Линь тут же выпрямился, словно неловкий подросток. Увидев, как начальник охраны покраснел, его лицо на мгновение исказилось злобой.</w:t>
-[...1087 lines deleted...]
-        <w:t>Синхуэй не придал этому значения, выпрямился и повернул голову в сторону двери, где стоял Юй Юань.</w:t>
+        <w:t>Юань Линь тут же выпрямился, словно растерянный подросток, но, заметив краску на смуглой коже командира стражи, нахмурился, и на долю секунды в его взгляде мелькнула злость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Услышал о ситуации с демонами, немного обеспокоился. Как раз встретил Главу Совета, поэтому пришли вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юэцзянь сел. Следом за ним вошёл мужчина в безупречном белом костюме Главы Совета. Тёмно-каштановые волосы слегка удлиненной стрижки мягко ниспадали от висков до подбородка, карие глаза были спокойны, на правом глазу — монокль. От него веяло сдержанной элегантностью, но черты лица были скорее томными, а лёгкая улыбка добавляла взгляду скрытой притягательности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был Глава Совета Альянса Мо Цзюцзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек, чьё влияние могло соперничать с властью императора Юань Цюаня, спокойно стоял позади Юэцзяня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, всё уже решено. Демоны — изгнанная раса, и если они прямо заявили, что больше не нуждаются в нашей энергоруде, то вам, принц Юэцзянь, не о чем беспокоиться, — равнодушно произнёс Юань Цюань, первым переводя взгляд на Мо Цзюцзэ. — Вот только вы, Глава Совета, разве не обязаны были присматривать за Синхуэем во время праздника? Из-за вашей оплошности бог пропал, а вы даже не думаете раскаиваться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А разве вы, Ваше Величество, искали его как следует?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мо Цзюцзэ улыбнулся. Его прекрасное лицо озарилось светом, в карих глазах на мгновение дрогнула тень неуверенности, но тут же сменилась решимостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Например, почему сразу после исчезновения бога демоны сообщили, что больше не нуждаются в нашей руде? Вы, Ваше Величество, так мудры, неужели вас это ничуть не насторожило? К тому же, во время праздника я должен был выразить преданность истинному богу. Я отлучился лишь на время, да и отношения у меня с Синхуэем вполне хорошие. Если уж доискиваться, почему он ушёл, я не считаю себя виноватым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Цюань и Мо Цзюцзэ смотрели друг другу в глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Линь стукнул по столу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь сказать, что демоны увезли Синхуэя?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мо Цзюцзэ снял белые перчатки, аккуратно протёр линзу монокля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это лишь предположение. Но если это правда, демонов, возможно, ждёт разочарование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юэцзянь замер, о чём-то задумался и затем произнёс с тревогой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Демонам и так живётся тяжело, а теперь брат вынуждает их разорвать торговые связи с Альянсом. Разве это не обман? Неужели он обманул их и подставил? Если это действительно из-за брата, то, когда мы вернём Синхуэя, а демоны уже не смогут продержаться, давайте всё же поможем им. Пусть мать и не любит демонов, но я — бог, а демоны тоже часть звёздных рас. Я не хочу видеть, как страдает кто-либо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы всегда были так добры, Ваше Высочетво. — голос Мо Цзюцзэ стал мягче, когда он обратился к Юэцзяню. — Верю, скоро демоны поймут, чем Синхуэй отличается от истинного бога. Лишь бы они не слишком разозлились, встретив такого… бога. Как вы и пожелаете, в своё время мы обязательно вернём Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пауза после многоточия говорила сама за себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй был ненужным, бесполезным богом, обузой для Альянса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это повторение звучало как окончательное подтверждение: ребёнок, которого даже Бездна отвергла, никогда не был им нужен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На территории демонов Синхуэй уже сидел, подняв голову и позволяя Инь Фань обработать мелкие порезы и солнечные ожоги, полученные во время выезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог был слишком нежен и хрупок: даже камешки, поднятые ветром, легко оставляли на его лице следы, которые со временем выглядели бы довольно жутко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, как первый военврач, она тщательно изучила подобные случаи, и используемые препараты с оборудованием были крайне эффективны. Спустя короткое время повреждения почти полностью затянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань вошёл в комнату, только что разобравшись с вопросами по Системе Сияющих Звёзд и увидел именно эту картину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице, подбородке и шее хрупкого бога ещё оставались лёгкие синяки и покраснения, а безучастные чёрные глаза лишь добавляли ему уязвимости и мягкости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вдруг ни с того ни с сего вздрогнул, короткая прядка на макушке идеально торчала и слегка дрогнула вместе с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ч-что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вероятно, из-за того, что он и правда нашёл демонам энергоруду, даже вечно ледяная военврач на секунду запнулась, а затем её тон стал мягче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй до сих пор не ощутил от демонов ни капли веры, но он давно слышал, что у них веры нет в принципе, поэтому не удивился. Мысли юного бога по-прежнему были заняты тем, как сбежать, и он лишь слегка покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего. Возможно, кто-то просто строит на мой счёт планы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За спиной пробежал холодок, словно его кто-то вычислял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй не стал заострять на этом внимание, выпрямился и повернул голову в сторону двери, где стоял Юй Юань:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,435 +1710,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наша звёздная система.</w:t>
-[...383 lines deleted...]
-        <w:t>Синхуэй: Где же ты, звездолёт?</w:t>
+        <w:t>Наша звёздная система…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило маленькому богу произнести эти три слова, сидя ровно, как Инь Фань замерла. Даже Юй Юань на мгновение ощутил странное чувство в груди, но быстро его подавил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для того, кто приносит пользу, Юй Юань был готов терпеть даже странные повадки, особенно если речь шла о Синхуэе, нашедшем для них огромное месторождение энергоруды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну любит он немного поважничать? Ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань кивнул, в несколько шагов подошёл к Синхуэю, а затем этот высокомерный мужчина неожиданно слегка склонился, протянул руку и улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позже я лично сопровожу вас на осмотре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За два дня общения Синхуэй уже успел понять его характер: безумный пёс и настоящая зверюга, но мастерски умеющая притворяться вежливой и мягкой. Он равнодушно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надеяться на других бесполезно, лучше рассчитывать на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное — найти в ангаре звездолёт с автопилотом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Наша! Он сказал наша! Он чувствует принадлежность! Наше сокровище уже не сбежит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Звездолёт, звездолёт, ты где?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Умоляю, добавьте в избранное, дорогие!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доброе утро!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>