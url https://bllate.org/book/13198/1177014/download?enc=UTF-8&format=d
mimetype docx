--- v0 (2026-05-23)
+++ v1 (2026-08-07)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 13 </w:t>
+        <w:t>Глава 13</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй чувствовал себя совершенно сбитым с толку, окружённый сиянием своей собственной духовной силы, из-за чего казалось, что он стоит в центре прожектора. </w:t>
+        <w:t>Синхуэй был совершенно ошеломлён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог, видящий только духовную силу, чувствовал себя так, будто оказался в центре вспышек фотоаппаратов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чистое световое загрязнение!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,1747 +238,2067 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чужая рука твёрдо держала его за талию, а его голова была прижата к груди Юй Юаня.</w:t>
-[...1695 lines deleted...]
-        <w:t>— Я как раз собирался рассказать вам, что я нарыл.</w:t>
+        <w:t>Рука, обхватившая его за талию, была крепкой и сильной, а голову прижали к груди Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нос ударил откровенно агрессивный, властный запах большого демона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его мышцы были твёрдыми, и Синхуэй даже ушиб нос, но под ладонью ощущалось что-то мягкое и тёплое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно он уткнулся в нежные, мягкие перья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй не удержался и потер их пальцами, после чего хватка на его талии стала сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С-с...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос мужчины прозвучал угрожающе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не могли бы вы не дёргаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Место, к которому он прикоснулся, словно по собственной воле уклонилось от его пальцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй мгновенно застыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наконец понял, что это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В высокоуровневых системах, включая записи Кэла в Дворце Сияющих звёзд, крылья высших демонов описывались как чёрные, словно у воронов, грязного оттенка и вызывающие отвращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй не видел цвета крыльев Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но пух на них был мягким, гладким и тёплым на ощупь, вовсе не вызывая отторжения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг наконец воцарилось спокойствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир! Здесь погребены останки высокорангового зверя. Та духовная сила, что мы почувствовали, скорее всего, его остатки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрные крылья Юй Юаня раздвинулись, образовав щель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сквозь неё видно было, как высокий мужчина плотно прижимает к себе стройного бога, защищая его. Тёмно-красные глаза ещё не утратили своего боевого оттенка, и ледяная, свирепая аура заставляла всех, кто смотрел в ту сторону, инстинктивно отступать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все знали, что, когда Юй Юань впадает в боевой азарт, он перестаёт считаться с кем-либо. Его жестокость оставляла психологические травмы у многих демонов, поэтому в такие моменты все старались держаться подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, приборы подтвердили! Здесь много энергоруды, причём высшего класса! Судя по залеганию, её погребло во время землетрясений от космической бури. Рядом тогда же погибла довольно мощная звериная особь, но подпитываемая энергорудой, её духовная сила не рассеялась, а наоборот, покрыла месторождение, полностью маскируя его! Поэтому мы и не могли ничего обнаружить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демон, сверившись с приборами, радостно поднял голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вполне возможно, это не единственный случай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляды всех демонов устремились на Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бога наконец отпустили. Вокруг клубилась пыль, он нахмурился и тихо кашлянул. Кровь с царапин на щеке, вероятно, частично стёрлась об одежду Юй Юаня, но этот цвет на неестественно бледном лице всё ещё бросался в глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком уж хрупкий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сначала подниму его наверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань посмотрел на Хуан Цзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь остаёшься ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы лишь начал приходить в себя после находки энергоруды и открыл рот, чтобы что-то сказать, но Юй Юань не дал ему шанса, обхватил Синхуэя и несколькими прыжками вернулся на поверхность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй наконец твёрдо встал на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог поднял голову: лицо было испачкано кровью, одежда помята, а среди мягких чёрных кудряшек одна прядка выбилась и слегка покачивалась от его движений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тёмные глаза обратились в их сторону, прежняя отстранённость и холодность заметно рассеялись, и на мгновение он показался даже милым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй пошатался, впервые за долгое время почувствовав, как ноги подкашиваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком сильное потрясение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За пять лет он впервые пережил нечто подобное, настолько сильное, что на секунду захотелось плюнуть на свой образ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но нельзя. Стоять нужно прямо, поза — высокомерная...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красивый юный бог ещё не успел проверить, полностью ли сохранилось его божественное величие, как уже снова нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плащ был испорчен, и его прекрасное лицо, напоминающее пышную розу, оказалось полностью открыто для самого палящего света дня в Заброшенной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло всего несколько секунд, волны жара ударили в лицо, кожа мгновенно начала гореть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бледная кожа постепенно краснела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут же на плечи легла одежда, пропитанная запахом Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На ощупь это явно была его куртка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань уже успела быстро обработать Синхуэю раны и распылила на открытые участки кожи успокаивающее средство, чтобы снизить воздействие палящего света.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так нельзя, нам нужно как можно скорее возвращаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Энергоруду уже нашли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань стоял за спиной Синхуэя, прикрывая его, пока тот садился в машину. В голове всё ещё крутилась мысль: а волосы Синхуэя и правда помогут? И почему обычно холодный Синхуэй, вдруг улыбнулся ему там, внизу? Очень странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он приподнял бровь, слегка придерживая Синхуэя, наконец вспомнив, что нужно контролировать силу и быть предельно осторожным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну и сокровище же ему досталось!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поехали, возвращаемся... господин бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина с богом уехала первой, и на месте, где только что царило молчание, постепенно зашумели разговоры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И правда энергоруда?! Значит, мою сестру можно спасти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же говорил, что у него есть реальные способности. Внешность не похожа ни на одну расу, называет себя богом и чувствует энергоруду — значит, точно бог! Непонятно, о чём вы только что спорили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... А мне вдруг показалось, что бог только что выглядел немного растерянным, и... довольно милым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, да... Чёрт, ты чего покраснел, мужик?! Жуть какая!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вернулись в лагерь. Новость о новом месторождении уже разнеслась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента, когда Синхуэй вышел из машины и до тех пор, пока его не проводили в комнату, все провожающие взгляды невольно устремлялись на него. Сложные, растерянные. Они смотрели ему вслед, словно дети, которые после долгих скитаний наконец обрели дом, но ещё не успели это осознать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демонов волновал не столько класс энергоруды и то, надолго ли её хватит, сколько сама надежда. Та самая надежда, рождённая в постепенном отчаянии и тревоге, когда они своими глазами видели смерть сородичей и неуклонное истощение ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань вплотную последовала за Синхуэем в его комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань замедлил шаг и как раз встретился взглядом с Си Я, который ждал снаружи с явно взволнованным видом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Получил информацию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, всё ещё в одной майке, небрежно скользнул по нему взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я как раз хотел продолжить с теми сведениями, что раздобыл в высокоуровневой системе. Но ты, Командир, только что обрушил на меня такую бомбу, что я чуть со стула не свалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,179 +2318,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что ты узнал?</w:t>
-[...127 lines deleted...]
-        <w:t>Ну и чушь!</w:t>
+        <w:t>— Что там?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В высокоуровневой системе бог так и не появился публично, но в кулуарах ему присвоили кодовое имя «Лунный бог». В хвалебных гимнах расы Кэла его описывают как сияние золотого света, что совершенно не совпадает с Синхуэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что с того? — Юй Юань рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая к чёрту вера в богов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,339 +2478,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было неважно. Демоны всё равно никогда не признавали богов. Что имело значение сейчас, так это то, что Синхуэй стал для них драгоценным гостем, и им нужно было позаботиться о нём!</w:t>
-[...287 lines deleted...]
-        <w:t>(Перестань радоваться; твоя будущая жена собирается по-тихому сбежать)</w:t>
+        <w:t>Это действительно не имело значения. Демоны никогда не признавали богов. Важно было другое: теперь Синхуэй для них настоящее сокровище, которое нужно беречь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань вытащил из кармана несколько волосков Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отправь на анализ. Проверь, могут ли они подавлять генетические болезни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Я, только что горевший от возбуждения, уставился на мягкие чёрные волосы и застыл: ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только что признал его сокровищем, а сам уже отрезал ему волосы?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты уверен, что Синхуэй не устроит тебе скандал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё, — улыбка Юй Юаня стала фальшивой, — передай Альянсу: сделку я прекращаю. Носите свой собачий ошейник сами, кому нравится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Как же мне хочется сбежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Как же я счастлив, смотрите, какое у меня сокровище [хвастается]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Хватит радоваться, твоя жена скоро сбежит, между прочим)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное, дорогие!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>