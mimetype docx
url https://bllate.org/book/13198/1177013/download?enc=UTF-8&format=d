--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 12 </w:t>
+        <w:t>Глава 12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1107 +110,595 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты хочешь сказать, что это здесь?</w:t>
-[...1055 lines deleted...]
-        <w:t>Как только Юй Юань закончил говорить, маленькое божество сделало шаг вперёд. Под его ногой оказался камень, который раскрошился, когда он наступил на него, и отлетел ему в плечо, оставив пыльный след.</w:t>
+        <w:t>— Ты утверждаешь, что залежи здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Колонна заехала на ещё более безжизненный участок. Здесь даже растений почти не было видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Залежи прямо под нами. Начинайте копать отсюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отсюда? — тихо усомнился кто-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань взглянул на принесённые ими приборы. Детекторы не уловили ни малейшего признака энергоруды в этом районе. Он перевёл взгляд на Синхуэя: лицо юного бога стало ещё бледнее, но выражение оставалось уверенным, а палец указывал точно под ноги. Юй Юань лишь на мгновение чуть усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отбил козырёк фуражки. Серебристо-белая эмблема бликовала под палящим светом. Прихватив зубами кончик чёрной кожаной перчатки, он второй рукой стянул её. Сняв чёрную форменную куртку, он остался в чёрной майке. Его кожа была светлой, но с явным здоровым оттенком, а крепкие мышцы, скрытые под одеждой, слегка напряглись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего застыли? Не слышали, что сказал господин бог? Копайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь не было готовых шахт, рыть приходилось с помощью техники. Но для демонов это не составляло труда. Они управляли техникой, напрямую направляя в неё духовную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ушах Синхуэя стоял лишь гул. Ветер, дувший в лицо, нёс песок и пыль. Инстинктивно он хотел отступить, но вспомнил, сколько глаз направлено на него. Юный бог опустил веки и не шелохнулся. Ветер, несущий каменную крошку, безжалостно бил ему в лицо. Синхуэй стоял стойко, но взгляд его остекленел. Лицо уже давно онемело. Ему казалось, что он просто не ладит с Заброшенной системой: то его ранят, то обдирает ветром. Если задержится здесь ещё хоть немного, он уже не знает, получится ли уйти отсюда целым и невредимым. Кошмар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неведомо, сколько времени длился этот грохот. Синхуэй видел, как сгусток духовной силы Юй Юаня, управляющий инструментом, поднялся из глубины и, подскочив в одной точке, легко приземлился рядом с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, мы уже довольно глубоко прокопали. Продолжаем? По логике, ниже этого уровня энергоруды быть не должно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приборы не ошибались. Здесь совершенно не было энергоруды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Остановитесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь новых вопросов, Синхуэй первым сделал шаг вперёд. Его безучастные глаза смотрели вглубь земли, затем он повернул голову к Юй Юаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спустите меня вниз, я посмотрю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там внизу сплошные завалы, повсюду камни и щебень. Если хочешь осмотреться сам — будь осторожен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань ещё не договорил, как юный бог сделал шаг вперёд. Под ногой оказался камень, который при нажатии выстрелил в сторону и бессильно ударил Синхуэя по плечу, оставив серое пятно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,1555 +718,915 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мой божественный образ!</w:t>
-[...1503 lines deleted...]
-        <w:t>Тёмно-красные глаза Юй Юаня постепенно становились всё ярче и ярче. Казалось, он изо всех сил старался это сдержать, а в следующую секунду он протянул руку и погладил Синхуэя по голове:</w:t>
+        <w:t>Мой образ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для остальных спаситель, чьей силой когда-то останавливали бури в высокоуровневых системах, теперь выглядел настолько беспомощным и хрупким, что невольно вызывал жалость. Лишь Юй Юань, стоявший близко, заметил нечто странное в дрогнувших ресницах Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог уже убрал ногу, стараясь стереть из памяти произошедшее, повернулся, будто ничего не случилось, и снова посмотрел на Юй Юаня, сделав ударение на первом слове:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спустите меня вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это просьба?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Усмехнулся тот, говоря без капли серьёзности. Длинная рука потянулась, и обжигающий жар мгновенно оказался рядом. Синхуэй лишь почувствовал, как рука обхватила его за талию, и ноги оторвались от земли. Ветер взметнулся, и они стремительно полетели вниз. Плащ не распахнулся, но ветер сдул ткань и всклобучил тщательно приглаженную прядку Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй застыл. Лишь коснувшись земли, он онемевшими ногами пошатался на месте, прежде чем оттолкнуть мужчину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одеревенел полностью. И зачем было прыгать с такой высоты прямиком вниз?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сумасшедший!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах остальных демонов-шахтёров их командир приземлился рядом с богом. Не изменившись в лице, юный бог решительно отстранил Юй Юаня и направился в сторону. С «обычными смертными» он не желал тратить лишних слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань последовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы тоже только что спустился копать, и все они были покрыты пылью. Увидев Синхуэя, он отложил инструмент в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы уже вышли за пределы максимальной глубины залегания руды. Дальше энергоруды быть не может.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы размял суставы. Видимо, решив, что дело закрыто, он утратил прежнюю агрессивность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, по возвращении стоит всё тщательно проверить. То, как он попал на наш корабль, слишком подозрительно. Да и прошло уже два дня. Не верю, что высокоуровневые системы так спокойно сидят, потеряв бога…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце он пожал плечами, обращаясь к соседям-демонам, и пошутил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве что он вообще не тот бог, в которого верят в высокоуровневых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй присел, не говоря ни слова. Хотя ему очень хотелось со всей злости дать Хуан Цзы по голове, но в этом тот оказался прав. Он действительно не получил ни капли веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И без того тёмные глаза бога потемнели. Настроения поправлять кудряшки не было. Он высунул руку из-под плаща и попытался своими крохами духовной силы войти в резонанс с ощущаемой им энергорудой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все наблюдали за действиями Синхуэя. Спустя примерно три секунды от кончиков его пальцев камни начали слабо отсвечивать красным. Свечение поползло в стороны и вскоре сомкнулось в сплошное поле. Все демоны прекрасно знали этот цвет — именно так выглядела энергоруда в момент использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фраза застряла у Хуан Цзы в горле. Он уставился на присевшего Синхуэя, словно окаменел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это и правда энергоруда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Копайте дальше! Прямо за теми камнями! Странно, почему детекторы молчали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть залежи и оказались глубже привычного, приборы не могли не подать хотя бы слабый сигнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань первым понял, что что-то не так. Духовная сила, которую он до этого сдерживал рядом с Синхуэем, вдруг вырвалась. Синхуэй от неожиданного давления зажмурился, а перед ним взметнулись острые порывы ветра, напоминающие рык неведомого зверя. Юй Юань тут же среагировал, подхватил Синхуэя и рывком оттащил назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй ощутил лишь холодок над головой, будто мощный порыв ветра прошёлся впритык к коже черепа. Юй Юань видел, как ветром сорвало плащ Синхуэя, а торчащую прядку срезало ровно наполовину. Длинная прядка превратилась в короткую. Вспомнив, что вещи бога тоже помогают от генетических болезней, он инстинктивно протянул руку, схватил отрезанный локон и сунул его в карман брюк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же момент духовная сила Юй Юаня столкнулась с мощным потоком, скрытым в этом месте. Окружающие камни с грохотом обвалились. Летящие осколки легко рассекли нежную щёку бога, оставляя кровавые полосы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань посмотрел на слегка оцепеневшее лицо Синхуэя: кровь медленно стекала по его бледной коже. Демоны были прирождёнными бойцами, и вид крови лишь раззадоривал их. Тёмно-красные глаза Юй Юаня постепенно наливались красным цветом. Казалось, он с трудом себя сдерживал, а затем поднял руку и накрыл ладонью голову Синхуэя, хрипло бросив:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,211 +1646,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Огромная чёрная тень, появившаяся из-за спины Юй Юаня, быстро растягивалась, пока полностью не окутала Синхуэя.</w:t>
-[...159 lines deleted...]
-        <w:t>Юй Юань: Отлично, теперь это моё.</w:t>
+        <w:t>Огромная чёрная тень, расправившаяся за спиной Юй Юаня, сомкнулась впереди, полностью и надёжно укрыв Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все демоны: П-прядка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: МОЯ ПРЯДКА!!!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Отлично, теперь она моя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доброе утро, дорогие~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не забывайте добавлять в избранное!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>