--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 11. </w:t>
+        <w:t>Глава 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,2419 +110,2227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй сохранял божественное величие всю дорогу, храбро встречая ветер, пока они не добрались до шахт.</w:t>
-[...2367 lines deleted...]
-        <w:t>Юй Юань: Если никто не возражает, я, пользуясь случаем, спрячу его где-нибудь и буду изучать!</w:t>
+        <w:t>Синхуэй всю дорогу сохранял своё божественное достоинство, стойко противостоя ветру, пока не добрались до карьера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь сойдя с машины и оказавшись перед просторным месторождением, Синхуэй, различая впереди разрозненные сгустки духовной силы, поднял руку и под пологом капюшона потрогал свои волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично, прядка не выбилась. Даже если придётся снять капюшон, это не повлияет на его величие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это действующий карьер, но запасы энергоруды уже критически истощены. — Юй Юань стоял рядом, и в его голосе не угадывалось эмоций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из-за удалённости от Бездны Заброшенная система сильнее всех пострадала от последствий космической бури. Множество демонов списали из армии и отправили в реабилитационные отряды. Генетические болезни не лечатся, лишь поглощают ресурсы. К тому же, энергетические камни — не тот минерал, который в нашей системе добывают в избытке. За десять лет больные с генетическими патологиями почти полностью истощили запасы руды, подавляющей приступы. В лучшем случае, нам хватит ещё на несколько лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому лишь десять лет спустя Юй Юань начал торговать с Альянсом, во многом поступившись принципами и надев этот самый «ошейник».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Истощаются действительно быстро. Руда осталась только на этой планете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав вопрос Синхуэя, Юй Юань ответил с подчёркнутой «мягкостью»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В других местах тоже есть, но это территории других демонов. Не могу же я вести людей на грабёж? Так мы станем обычными пиратами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ах да, ты не пират, ты просто животное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй промолчал, внимательно осматривая окрестности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С самого рождения он не видел, и из-за чего немало натерпелся. Спустя три года, пусть он и не получил ни капли веры, но сумел накопить немного собственной духовной силы. Этой крохи хватило, чтобы за последние два года в высокоуровневых системах «различать» духовную силу других и примерно понимать их действия по расположению и звукам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его слова о том, что он может «видеть» энергоруду, подавляющую генетические болезни, основывались на том же принципе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог, облачённый в плащ с капюшоном и с головы до ног закутанный в ткань, спокойно стоял впереди всех демонов. Под палящим ярким светом, он отбрасывал длинную тень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны, занятые добычей, сновали перед ним, но работа шла чётко и организованно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта картина невольно порождала странную иллюзию: будто бог спокойно наблюдает за подопечным ему народом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но... Эта мысль явно казалась смешной, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну так как, сработает или нет? Ты же говорил, что найдёшь новые залежи энергоруды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утихомирившийся было Хуан Цзы снова не выдержал. Скрестив руки на груди, он стоял позади, отводя взгляд, а тон его был полон сарказма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели ты будешь долго смотреть, а потом скажешь, что здесь ничего нет? Будем ждать завтра или послезавтра, бегать по разным местам? Так мы сможем легко тянуть время и реализовать план Альянса? А, точно, я забыл, господин бог ведь не видит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй молчал, спокойно стоя на месте. Будто соглашался с ним, будто обдумывал, как ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого молчания взгляд демонов, ещё надеявшихся на лучшее, потускнел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А он всё так же спокойно стоял, скрытый капюшоном. Подул ветер, и он протянул руку, чтобы удержать край. Он выглядел настолько чужеродно для Заброшенной системы, одиноко и отрешённо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны, наблюдавшие за этим, сами не понимали почему, но в голове мелькнула одна мысль: он привык к этому одиночеству, когда рядом никого нет. Поэтому никогда не надеялся, никогда не сопротивлялся. Всё это были бесполезные жесты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, кто подал голос первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну не найдёт, так не найдёт. Всё равно мы как-то жили все эти годы. Теперь торговля с Альянсом налажена, хоть цены и кусаются, но протянуть ещё пару лет можно. А там разберёмся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, ищите спокойно. Пока не горит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, не держите зла на нашего командира. У него особые обстоятельства, он просто торопится и нервничает, лично против вас, они ничего не имеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы вытаращил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое «не горит»? Если бы не горело, зачем бы нам всем отрядом сюда тащиться? Сейчас не найдёт, и всё одной фразой спустим на тормозах. Смотрю, и вас тоже одурманили! Вы видели его всего один раз! Командир, я серьёзно подозреваю, что Альянс тут что-то намутил. Мне только что тоже показалось неладным, это точно их интриги!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Алые глаза Хуан Цзы от возбуждения налились кровью, из горла вырывались хриплые звуки. Его духовная сила начала бесконтрольно вырываться наружу, будто он ждал лишь команды Юй Юаня, чтобы скрутить этого парня, из-за которого все демоны вели себя странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, кто ещё мгновение назад молчал, поражённые странным чувством, тут же подхватили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верно, какой толк кормить его, если нет отдачи? Командир легиона прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он здесь всего первый день, а у нас уже раздор. Трудно не согласиться с командиром легиона, всё-таки люди из Альянса способны на любую подлость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Юй Юаня постепенно холодело. Он не стал сразу останавливать их, ведь сам только что почувствовал что-то странное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он склонил голову, разглядывая высокую, худую фигуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове мелькнула опасная, хитрая мысль, свойственная демонам: а не спрятать ли его и не изучить ли хорошенько в спокойной обстановке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как раз в этот момент фигура юного бога качнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань опомнился лишь тогда, когда его рука уже поддерживала Синхуэя за спину, помогая удержать равновесие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент всё внимание было приковано к Синхуэю. Увидев, что он вот-вот упадёт, почти все инстинктивно сделали шаг вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Включая Хуан Цзы. Он опустил взгляд на свою выставленную ногу и вытаращил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какого чёрта он делает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, удержанный Юй Юанем, по крайней мере не дал распространиться по галактике новости о том, что бог споткнулся на ровном месте на глазах у всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его безучастный взгляд скользнул по лицу Юй Юаня, и уголки губ невольно дрогнули в улыбке. Но лишь на мгновение, улыбка получилась едва заметной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он выпрямился, развернулся и шаг за шагом пошёл в сторону Хуан Цзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он испытывал страх перед демонами, но он был богом, существом, давшим клятву защищать других, к тому же у него был свой характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тонкие белые пальцы юного бога согнулись, цепляясь за ткань чёрной формы. Силы в них было немного, но действие оказалось совершенно неожиданным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы, не ожидавший этого, пошатнулся и шагнул вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо, скрытое в тени, оставалось абсолютно спокойным и невозмутимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будто это не его только что открыто поливали грязью и подозревали в шпионаже Альянса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Месторождение, которое ещё осталось в вашей системе, действительно не здесь, но оно близко. Его найдут уже сегодня, я уже вижу «его». Скажу вам одно: я никогда не даю обещаний, которые не могу выполнить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом заключались гордость и достоинство бога. Поэтому, даже если это были не его верующие, он был готов потратить накопленные крохи силы, чтобы помочь демонам. Это не были пустые слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы пришёл в себя, поспешно отступил на шаг и фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Синхуэй продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я искренне надеюсь, что у вас всё будет хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если он попал не в ту систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его глазах демоны, даже выбравшие не верить, не должны были страдать от генетических болезней. У каждой расы был свой выбор, а космическая буря никогда не возникала из-за существования какого-то одного вида. Поэтому быть изгнанными, быть презираемыми... Это не та цена, которую они обязаны платить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, отсутствие веры — это одно, но главное, чтобы не съели бога и спокойно отпустили его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ещё сейчас возникла небольшая проблема: он почувствовал, как его упрямая прядка выбилась и уперлась в капюшон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй убрал руку, небрежно поправил капюшон и направился к машине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поехали. Я буду указывать путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Я сказал, что хотел. Теперь не мешайте, дайте мне скорее спрятать прядку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны: …Что делать, если слегка ёкает в груди?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Раз никому не нужен, тогда я без стеснения заберу и буду изучать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доброе утро, дорогие~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не забывайте добавлять в избранное!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>