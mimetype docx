--- v0 (2026-05-08)
+++ v1 (2026-07-10)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 10  </w:t>
+        <w:t>Глава 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,467 +110,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Испытав немало тягот космической бездны и неприятностей от Альянса, Хуан Цзы не поверил ни единому слову из бреда, который нёс Юй Юань, особенно когда речь шла о божестве, рождённом из бездны.</w:t>
-[...415 lines deleted...]
-        <w:t>В команде Инь Фань занимала особое положение. Её способности могли в некоторой степени подавлять генетические заболевания, и она была одним из тех редких демонов, кто был задействован в научных исследованиях. Её темперамент был холодным и эксцентричным, и порой она выходила из себя, особенно в подобных ситуациях.</w:t>
+        <w:t>Насмотревшись на тяготы, которые принесли Бездна и Альянс, Хуан Цзы на дух не переносил басни о Бездне, а о богах, рождённых в ней, и говорить не приходилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он закончил, как обернулась Инь Фань. На чёрной военной форме поверх был накинут белый халат, из-за висков выступали два демонических рога, а тёмные волосы, высоко собранные на макушке, ниспадали тяжёлой волной. Её холодные тёмно-карие глаза сузились, и взгляд стал недружелюбным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— З-зачем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы, до этого свирепо зыркавший на Синхуэя, отступил на полшага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его физические показатели значительно ниже, чем у обычного человека, но на его содержание не потребуется много ресурсов. И если Командир будет при прикосновениях прикладывать меньше силы, то мы сэкономим на мазях. А найденные им залежи энергоруды куда ценнее всего этого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань говорила с пугающей логичностью, но её взгляд скользнул по Юй Юаню и Хуан Цзы так, словно она смотрела на двух полных ничтожеств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели такие неприхотливые и полезные существа вам не по зубам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Завершив «анализ», она продолжила ледяным тоном:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я прослежу за ним. Палящий свет слишком силён, даже плащ не гарантирует защиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком слабый, невероятно слабый! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во всём конвое нет никого, кто нуждался бы в враче больше, чем Синхуэй, поэтому логично, что она останется рядом с ним. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вполне разумно, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она спокойно развернулась и ушла, оставив Юй Юаня и Хуан Цзы. Инь Фань занимала в отряде особое положение: её способности частично подавляли генетические болезни, к тому же она была редким для демонов учёным-исследователем. Характер у неё был холодный и вздорный, и в подобных ситуациях она частенько могла просто бросить всё и уйти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,2131 +558,1395 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но какое, чёрт возьми, это имеет отношение к нему? Разве он хоть что-то сказал?</w:t>
-[...2079 lines deleted...]
-        <w:t>Величественный образ божества. Хахахаха.</w:t>
+        <w:t>Но при чём тут, чёрт возьми, он? Он вообще что-то говорил? Видимо, в последнее время он был слишком мягок, и все сели ему на шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы тоже завёлся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что она себе позволяет? Поведение сегодня какое-то странное, нет?! Обычно слова из неё не вытянешь, а тут раскомандовалась! Подумаешь, врач, велика важность! А?! И кто знает, правда ли Синхуэй найдёт руду! Это провокация, Командир, точно! Мы не попадёмся на уловки Альянса. Я сейчас пойду и устрою ей допрос! Её точно одурманили!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань пнул его — чётко и без предупреждения, отправив в шаткое равновесие. Не подоспей сзади другие демоны, Хуан Цзы уже катился бы под колёса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда понесло? Сиди смирно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крупнейший в отряде любитель драк ухмыльнулся, поучая подчинённого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Месторождение ещё не нашли, а ты уже фантазируешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам кипел от злости из-за юного бога, но выместить было не на ком. Поэтому тон вышел особенно едким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Терпи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видеть, что кто-то ещё бесится так же, как он, доставляло ему странное удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демон, оказавшийся под Хуан Цзы, тихо охнул. Слушая спор командиров, он потянул того за форму, подавая знак умерить пыл. Это же Командир — за дерзость можно серьёзно поплатиться. А рядом — первый военврач отряда, и опыт подсказывает: в таких условиях ценный медик — это весомый аргумент. Лучше не рисковать и промолчать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы: … Чёрт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем «непоколебимый» юный бог изо всех сил старался держать спину прямой, мысленно посылая всех к чёрту. Демоны, привыкшие к суровым условиям, на этот ветер даже внимания не обращали. А Синхуэя порывы били в лицо, заставляя глаза слезиться, и он был вынужден прижаться к самому дальнему углу кузова. Маленький, беспомощный, словно гриб, готовый вот-вот улететь от порыва. Но если смотреть только на плащ — божественное величие всё ещё на месте!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подбородок ещё болит? Чуть позже приготовлю новый смягчающий крем, попробуй. И сейчас палящий свет слишком силён, закройся плащом как следует, не высовывайся. Снова обгоришь — лечить всё равно мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань говорила чётко, отчеканивая каждое слово, и тон был ледяным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком слабый!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй на деле боялся шелохнуться. Ему казалось, что он и налетающий ветер пришли к шаткому равновесию, и любое неловкое движение нарушит баланс, он потеряет опору и его просто выдует из кузова. Бог, которого сдует ветром и раскачкой грузовика... От одной этой мысли у Синхуэя перехватывало дыхание. Затаив дыхание, он усилием воли придал голосу размеренное, уверенное звучание, будто всё в его руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, не стоит беспокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент ветер перед ним вдруг стих. Перед ним возникла уже приглушённая духовная сила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И почему лицо такое красное? Плащ не спасает? Опять обгорел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К нему приблизился знакомый человек, и в голосе, как обычно, сквозила ленивая усмешка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синхуэя уже выработался стойкий рефлекс на эти клешни, поэтому он инстинктивно отшатнулся, уклоняясь от прикосновения. Тон оставался ровным, без единой нотки слабости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Со мной всё в порядке. До вашего обычного карьера уже недалеко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скоро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань не из тех, кто бегает за другими. Увидев, как бог отшатнулся, он лишь фыркнул, убрал руку и откинулся на бортик. Он не сказал ни слова, просто смотрел на эти безучастные глаза. На тонкой, хрупкой шее всё ещё алели следы его пальцев, да и лицо раскраснелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй попал в Заброшенную систему всего сутки назад. Но здешний палящий свет уже оставлял ожоги, а от прикосновений демонов легко оставались на коже синяки. Он слишком нежен, а у демонов нет ни средств, ни привычки ухаживать за такими изнеженными существами. Всё вокруг кричало о том, что этот юный бог совершенно не вписывается в их мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань невольно вспомнил изящный фарфор из элитных бутиков на Цуйцань в Системе Сияющих Звёзд, выставленные на мягких подушках изделия, которые бережно протирали и натирали воском. С первого взгляда Синхуэй показался ему самым дорогим экспонатом из тех витрин — таким, что ухаживать за ним могли только жители высокоуровневых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих мыслей настроение у Юй Юаня испортилось окончательно. Всю эту злость он списал на Альянс. С космической бури минуло всего десять лет, боги родились пять лет назад, а Альянс будто уже забыл про катастрофу. Снова погрязли в наслаждениях, развели эту дурь с верой, отдают всю власть в руки тупиц из Кэла. Разрыв между сытыми гражданами Альянса и демонами, выживающими в Заброшенной системе, был слишком велик. Каждый раз у Юй Юаня чесались руки пойти войной на Альянс и провернуть крупное дело, но Бездна строго ограничивала их, сводя шансы на реализацию к нулю. Его это просто бесило. От этого досада перенеслась и на Синхуэя, и взгляд стал на пару градусов холоднее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А юный бог по-прежнему смотрел в пол. Его бледное лицо почему-то слегка порозовело, а губы, наоборот, побледнели, придавая ему нездоровый вид. Юй Юань нахмурился. Ему показалось, что Синхуэй только что пару раз переступил с ноги на ногу? Но когда он вгляделся, те едва заметные перемещения уже прекратились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог молчал. Мягкие чёрные волосы выбились из-под капюшона, когда он отвернулся, явно не желая продолжать разговор. Холодный и надменный. Юй Юань даже рассмеялся от досады. Бог, который осмелился бросить ему вызов. Пусть и тащит на себе груз божественного достоинства, но смелости ему не занимать. Оставалось надеяться, что его умения подкрепят эту гордыню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Синхуэй, незаметно переступивший и наконец нашедший удобное положение, быстро моргнул пару раз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спина прямая, лицо каменное, молчит — всё как надо, чтобы создать впечатление всеконтролирующего и надёжного божества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, сегодня божественное величие держится отлично. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И главное — этот тип, хоть и хватает больно, но благодаря своему росту прекрасно защищает от ветра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань: За таким слабым пациентом нужно приглядывать, я ведь права?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Хоть и кривляется, но он мастерски умеет бесить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Тихонько прячусь от ветра, никто же не заметит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надеваем на нашего Синхуэя плащ божественного величия, ха-ха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доброе утро, дорогие~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не забывайте добавлять в избранное!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>