--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 9 </w:t>
+        <w:t>Глава 9         </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Толкнув дверь, Юй Юань увидел маленькое божество, сидящее на краю кровати, кончиками пальцев перебирая свои чёрные как смоль волосы.  Услышав звук открывающейся двери, он поднял голову со спокойным и равнодушным выражением лица, и посмотрел в направлении двери. Одновременно с этим, кончики его пальцев скользнули вниз, и привлекательная прядь волос снова заколыхалась.</w:t>
+        <w:t>Юй Юань едва толкнул дверь, как увидел юного бога, сидящего на краю кровати. Кончики его пальцев покоились на чёрных волосах. Услышав шум, Синхуэй поднял лицо с неизменно спокойным и холодным выражением, словно взглянув в его сторону. Пальцы соскользнули вниз, и та самая броская упрямая прядка снова заколыхалась, гордо вытягиваясь вверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,147 +174,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Божество, неустанно размышляющее о том, как сбежать, сохраняло спокойствие и собранность. С его бледного лица ещё не сошёл румянец, вызванный ярким светом, а голос оставался безмятежным.</w:t>
-[...95 lines deleted...]
-        <w:t>— Да так, просто принёс тебе плащ. После того, как отправимся в путь, солнечный свет станет интенсивнее и твоё тело может этого не выдержать.</w:t>
+        <w:t>Бог, чьи мысли были заняты лишь тем, как бы сбежать, сохранял невозмутимый вид. Румянец от палящего света на бледных щеках ещё не сошёл, голос звучал ровно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У демонов ко мне дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поза была высокомерной, но если он и правда найдёт демонам новые месторождения, то такой тон вполне простителен. Однако, в отличие от остальных демонов, склонных наделять богов мистической глубиной, Юй Юань лишь прищурился. Поглядел на раскачивающуюся прядку, перевёл взгляд на красивое лицо Синхуэя и криво усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ничего особенного. Принёс вам плащ. Когда выедем, свет станет палящим, ваше тело может не выдержать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,1011 +334,659 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Юань не мог точно сказать, что именно, но не мог отделаться от чувства, что что-то не так.</w:t>
-[...959 lines deleted...]
-        <w:t>Юй Юань на мгновение замолчал.</w:t>
+        <w:t>Юй Юань не мог точно сформулировать, но ощущение оставалось навязчивым. Будто эта высокомерная поза бога не так уж и высокомерна? Особенно когда он заметил, что ресницы Синхуэя непрестанно дрожат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нервничает? Из-за чего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань почти нащупал нить истины и подозрительно сузил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он бесшумно шагнул к Синхуэю. Этот парень всегда отличался самонадеянностью и совершенно не ставил богов ни во что. Слова Синхуэя он пропустил мимо ушей, обратив внимание лишь на упоминание о месторождениях. Естественно, ему и в голову не пришло спросить, как именно юный бог видит их духовную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже будучи богом, Синхуэй, попавший в Заброшенную систему, был для него не более чем игрушкой для развлечения времени. Просто эта игрушка оказалась слишком уж изящной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воспользовавшись тем, что Синхуэй слеп, Юй Юань ступал предельно тихо. Подойдя вплотную, он положил плащ, наклонился и стал опасно приближать своё лицо к лицу бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бледность бога придавала ему хрупкий вид, густые чёрные ресницы дрожали, а на слегка покрасневшем уголке глаза повисла слезинка — словно капля росы на алом лепестке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Испугался до слёз? Он же ещё слова не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Синхуэя уже поднялась. Тонкие брови сдвинулись, он точно определил направление Юй Юаня. Хрупкая, бледная и невероятно красивая кисть опустилась прямо рядом с рогом. То самое странное ощущение мгновенно вернулось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Юй Юань среагировал мгновенно: чуть отклонив голову, он резко вскинул руку, и выемка между большим и указательным пальцами уперлась ему прямо в кадык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не стал сдерживать силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй сдавленно выдохнул, и слезинка наконец скатилась с ресниц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капля упала на тыльную сторону ладони Юй Юаня, оставив лёгкое щекочущее ощущение, а под его ладонью явно перекатывался кадык Синхуэя, реагируя на боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, порой не стоит переходить границы. Если переусердствуете — я просто перестану с вами церемониться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань даже не шелохнулся. На лице застыла «дружелюбная» улыбка, но в тёмно-красных глазах не было и намёка на тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По натуре он был дерзок и неукротим, а в устах других давно превратился в безумца. А безумцы не ведут себя как нормальные люди. Даже его показная почтительность и смирение — лишь маска. Если Синхуэй принесёт пользу, он не против поиграть в вежливость подольше. Но если нет…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подави свою духовную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бледность лица Синхуэя стала почти болезненной, голос прозвучал резко и сухо. Пальцы крепко вцепились в его рог, а слепой взгляд уставился прямо на него — ни шага назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань замер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,1491 +1006,1075 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но ведь он не использовал духовную силу.</w:t>
-[...1439 lines deleted...]
-        <w:t>Хуан Цзы стоял в стороне, не в силах удержаться от сарказма.</w:t>
+        <w:t>Он ведь даже не применял духовную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не такой слепой, как ты думаешь. Я вижу вашу духовную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки бледных губ бога дрогнули в усмешке, отчего его холодное лицо стало ещё язвительнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понимаю, что твоя сила огромна, но не нависай так близко — слишком слепит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он действительно… уже изо всех сил старался сохранить божественный вид!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, искренне считавший его абсолютно слепым, опешил. Улыбка всё ещё играла на его губах, но руку он убрал. Он, всегда открыто демонстрировавший миру свою мощную духовную силу, сдержал её. И лишь тогда понял, что имел в виду Синхуэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выскользнув из его хватки, Синхуэй отвернулся и пару раз кашлянул, прижимая пальцы к саднящей челюсти. На бледной шее кадык болезненно ходил ходуном. От кашля алый цвет губ стал ещё насыщеннее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, ресницы дрожали не от страха, а от того, что ему просто резало глаза его близость, но он наотрез отказывался моргать и отводить взгляд? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань почувствовал, что почти разгадал ребус. Этот юный бог вовсе не испытывал чувства вины — его просто давил груз божественного достоинства, отсюда и эта странная аура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кашель не унимался. Юй Юаня начало раздражать это першение. Слеза на тыльной стороне ладони давно высохла, но стоило ему перевести взгляд на перекатывающийся кадык, как странное ощущение в пальцах вернулось с новой силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же не слишком сильно давил, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он шагнул ближе, отвёл руку Синхуэя, мягко, но настойчиво игнорируя слабые попытки сопротивления, и приподнял ему подбородок. На этот раз он действовал аккуратно. След от его хватки на бледной коже уже начал краснеть, да и предыдущие отметины от пальцев ещё не успели сойти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань тихо выругался. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—  Слишком уж нежный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, чью голову всё ещё фиксировали, наконец очнулся, и внутри всё сжалось от паники. Он потянулся и, схватив маленький рог Юй Юаня, в отместку крепко сжал его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань перехватил его руку. Впервые за долгое время он отступил, охваченный редким чувством вины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас принесу мазь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй прислушался, как быстрые шаги удаляются за дверь. Лишь спустя мгновение он снова поднял руку и осторожно потрогал пострадавшую челюсть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай… Болит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бледный бог расслабленно откинулся назад, тяжело выдохнув.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком опасно. Юй Юань — это ходячая угроза!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И демоны не дают ему веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы бога сжались, вцепившись в простыни. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нужна вера. Ему нужно бежать. Ему срочно нужно спасать себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, что вы опять натворили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань, обвешанная флаконами и банками, недовольно возникла за спиной Юй Юаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто знает, сколько теперь эти следы будут проходить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем отряд демонов уже двигался в сторону карьера. Передвигались они на военном грузовике. Ресурсы Заброшенной системы были скудны, а уровень технологий явно уступал стандартам Альянса. Военный транспорт был древней модели, латаный-перелатаный, и трясся так, что зубы стучали, а сверху не было даже навеса от дождя и солнца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, облокотившись на борт, услышав слова врача, скользнул взглядом вглубь кузова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог облачился в просторный плащ, полностью скрывший его фигуру. Стоя в самом углу, он покачивался в такт тряске, и лишь бледные кончики пальцев цеплялись за поручень. Лицо скрылось под тканью, но Юй Юаня это почему-то раздражало ещё сильнее. Он натянул на себя привычную «добрую» улыбку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я лишь слегка коснулся, силы не прикладывал… В следующий раз буду аккуратнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, он же просто красивая ваза. У нас и так ресурсов в обрез, а мы ещё бога содержать будем? У него точно есть скрытый план.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы, стоящий рядом, не удержался от язвительной реплики.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,147 +2094,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Примечание автора:</w:t>
-[...95 lines deleted...]
-        <w:t>Поздравляем Юй Юаня с тем, что он едва не упустил правду!</w:t>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Понял, характер у Синхуэя такой, просто его давит груз божественного достоинства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: В драке не победишь, притворяться не выходит, достоинство тает на глазах, как же так жить, когда это всё закончится!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поздравляем господина Юя с тем, что он в шаге от истины, но всё же прошёл мимо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доброе утро, дорогие~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не забывайте добавлять в избранное!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>