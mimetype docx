--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 7.</w:t>
+        <w:t>Глава 7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,883 +110,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подчинённые Юй Юаня контролируют примерно более десяти планет в бесплодной звёздной системе, а также от десяти до двадцати командиров легионов.</w:t>
-[...831 lines deleted...]
-        <w:t>Целенаправленную злобу и раздражительность в его голосе никак нельзя было спутать с обычной насмешкой.</w:t>
+        <w:t>Под командованием Юй Юаня находилось около дюжины планет в Заброшенной системе, а число командиров легионов исчислялось двумя десятками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва Синхуэй переступил порог, его тело невольно напряглось. Он не видел лиц, но чувствовал, что духовная сила каждого из них колыхалась и разгоралась, словно языки пламени. Все были сильны. Настолько, что могли запросто бросить его в котёл и сварить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проникнутый легендами о демонах-богоедах, Синхуэй внутренне сжался. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За каким чёртом он сел не на тот корабль и угодил прямиком к демонам, чей уровень сложности тянул на чистый ад?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ту же секунду все командиры легионов подняли взгляды, разглядывая этого хрупкого и красивого юного бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его тёмно-коричневое пальто, в котором он прибыл, изрядно поистрепалось и покрылось зацепками, поэтому сегодня на нём была военная форма демонов — самого маленького размера. Без фуражки. Чёрная военная форма обрисовывала тонкую, гибкую талию, а золотая бахрома покачивалась в такт шагам. Мягкие чёрные волосы ниспадали на лоб, а тёмные, безучастные глаза лениво скользнули по собравшимся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,1491 +334,1267 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не закончил, и его тон стал ещё холоднее.</w:t>
-[...1439 lines deleted...]
-        <w:t>Синхуэй: Пожалуйста, просто отпусти меня, QAQ</w:t>
+        <w:t>Спустя мгновение кто-то первым пришёл в себя. Хриплый голос прозвучал с оттенком насмешки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, и это бог? С такими тонкими ручками-ножками и крохотной духовной силой? Если бросить его в космическую бурю, даже пепла не останется. О какой защите может идти речь? Это же слишком рискованно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой голос, ленивый и многозначительный, добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зато внешность пришлась мне по душе. Командир, если будете подбирать ему личную охрану, запишите меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До побега из высокоуровневой системы юный бог никогда не появлялся на публике перед столькими людьми. Подобная обстановка и откровенно развязные пересуды заставляли его чувствовать себя не в своей тарелке. Длинные ресницы дрогнули, но он сохранил спокойствие, не обращая внимания на их фамильярность. И главное — он не чувствовал от демонов ни крупицы веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Синхуэй был к этому готов. Это был народ, изначально лишённый веры. Их род существовал так же долго, как и Кэла, и славился коварством и жестокостью. Если кратко: их не проведёшь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хе. — Раздался особенно холодный, полный насмешки голос. — Какая от него польза? Неужто он правда вылечит генетические болезни? Тем более такой бог-ваза. Я слышал, командир, он сам пробрался на наш корабль? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале повисла тишина. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В Заброшенной системе уже год, как истощились запасы руды, подавляющей генетические болезни. Шахты выработаны. Каждый раз, когда мы пытаемся договориться с Альянсом, они ставят кабальные условия. Даже самую дешёвую руду впаривают нам по заоблачным ценам. Кто знает, может, этот так называемый бог явился к нам с какой-то подлой целью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные в основном шутили, но этот с первых слов источал чистую враждебность. Слишком уж прицельно, тон раздражённый и резкий — тут уже не отшутишься. Толпа мгновенно затихла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не унимался, голос звучал ещё ледянее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заброшенная система изгнана и забыта самой Бездной. И вы правда верите в бога, рождённого в ней? Тем более — прежде чем он вышел, мы все договорились не оказывать ему почестей. А теперь? Послушайте, что вы несёте. Командир, я начинаю подозревать, что он морочит вам голову. Может, Альянс подослал его специально, чтобы расколоть нас изнутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его взгляд, холодный как лезвие, буравил Синхуэя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы никогда не доверяли богам. От него ноль пользы, одни риски. Предлагаю разобраться с ним поскорее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань лениво стоял рядом с Синхуэем, с интересом наблюдая: проявит ли этот юный бог какие-нибудь эмоции на подобные слова. Но тут раздался этот обвиняющий голос. Командир скрестил руки на груди, сузил тёмно-красные глаза и, легко улыбаясь, сделал всего один шаг. Мгновенно он уже стоял рядом с говорящим. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужто ты думаешь, что я не справлюсь с такой мелкой вазой? Хуан Цзы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тон оставался лёгким, почти шутливым, но от этих тихих слов Хуан Цзы отступил на два шага, чувствуя, как по спине пробежал холодок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не это имел в виду…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сказал, что я вам бесполезен? — Юный бог наконец подал голос. Холодный, лишённый блеска взгляд, казалось, точно нашёл его в пространстве и смотрел безучастно. Командиры стояли ниже по ступеням, и Синхуэй, возвышающийся над ними в одиночестве, действительно излучал ледяную, почти сакральную власть. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А разве нет? — Хуан Цзы, стиснув зубы под давлением ауры Юй Юаня, выдавил ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сила бога питается верой. Вы не верите мне ни на йоту, значит, и не получите того, что вам нужно. Но в обмен на вашу веру я могу дать вам шанс, — медленно произнёс Синхуэй, поднимая руку и указывая в определённом направлении. — Там залежи нужной вам руды. Я разобрался в вашей ситуации: запасы лечебной руды истощены, и вам приходится покупать в высокоуровневых системах энергоруду самого низкого сорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило упомянуть энергетическую руду, как все шутки мгновенно испарились. Командиры легионов, пытавшиеся разрядить обстановку, разом посерьёзнели. Их семьи, да и они сами, в той или иной степени страдали от генетических болезней. Особенно в Заброшенной системе, где поблизости не было ни Бездны, ни богов, способных смягчить последствия бурь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не вижу ваших лиц, но различаю духовную силу. Точно так же я вижу энергетические колебания руды. Здесь, на вашей территории, остались нетронутые залежи энергоруды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели?! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Новые месторождения? Мы же сканировали каждый метр оборудованием!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди демонов поднялся шум. Юй Юань удивлённо вскинул бровь. Неожиданно, но юный бог и правда мог оказаться полезен. Демоны, хитрые и свирепые, верили только себе. Отдать веру чему-то неосязаемому? Ни за что. Но энергоруда — ресурс вполне реальный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань в два шага спустился с возвышения, поднял руку и лёгким движением кончика пальца отбил козырёк фуражки. Его взгляд встретился с Синхуэем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты правда это видишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, обдумывавший следующие шаги, лишь кивнул в ответ. И вдруг землю резко тряхнуло. Последствия космических бурь в Заброшенной системе сказывались сильнее всего: помимо генетических болезней, здесь регулярно случались стихийные катаклизмы. Демоны давно привыкли к подобным толчкам, но для Синхуэя это было в новинку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он потерял равновесие, пошатнулся и рухнул вперёд. Глаза инстинктивно расширились, но ради божественного достоинства он тут же подавил панику, взмахнул рукой, готовясь изящно опереться о землю при падении. Главное — не выглядеть жалко!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут его подхватили. И одновременно пальцы сомкнулись на чём-то твёрдом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощущение было… странным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань, кажется, на секунду остолбенел. Юный бог растерянно опустил взгляд. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что это? Постойте… Неужели это тот самый легендарный демонический рог?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Цзы: Он точно подослан высокоуровневыми системами, чтобы расколоть и одурманить нас!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Прошу, просто отправьте меня домой QAQ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дорогие, теперь будем стараться выкладывать главы примерно в 6 утра по вашему времени. Как вам такой график?~</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>