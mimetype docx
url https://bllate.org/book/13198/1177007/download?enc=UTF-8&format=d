--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 6. </w:t>
+        <w:t>Глава 6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1875 +110,1267 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я проверила, функции его глаз не повреждены. Причина слепоты неизвестна.</w:t>
-[...1823 lines deleted...]
-        <w:t>Синхуэй: Что это за существо??</w:t>
+        <w:t>— Приборы только что закончили проверку. Функции глаз в полном порядке, причина слепоты не установлена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На текущем технологическом уровне демонов диагностику провести глубже было невозможно. Впрочем, Синхуэй прибыл из высокоуровневых систем, и если там не смогли вылечить его зрение, то в Заброшенной звёздной системе об этом и говорить не приходилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань стояла перед ним, держа в руках свежий медицинский отчёт, и хмурилась. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но по всем параметрам тело слишком истощено, к тому же полно синяков от ушибов… Странно. Неужели у богов настолько низкая способность к регенерации?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синяки от падений и ударов у рас хоть немного крепче проходили за полдня. Не говоря уже о демонах, чья выносливость и духовная сила славились по всей вселенной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань явно впервые видела отчёт с показателями, которые можно было описать лишь словом «хрупкий». Синхуэй выглядел слабее даже пациентов с тяжёлыми формами генетических болезней, находившихся на реабилитации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Высокоуровневые системы вообще не умеют заботиться о своих, — пробормотала она. — Командир, прошу установить за ним максимальный уровень наблюдения и приставить личного сопровождающего, чтобы избежать несчастных случаев. Если его текущего уровня доступа и боевых заслуг недостаточно, списывайте с моих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красивое лицо Инь Фань оставалось холодным, на нём даже читалось привычное неприятие чужаков. Но слова она произнесла совершенно иные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань уловил эту дисгармонию, слегка приподнял бровь и его тёмно-красные глаза медленно переместились с Синхуэя на лицо военврача. Та, известная в отряде ледяным равнодушием, даже глазом не моргнула и отчеканила с каменным выражением: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я несу ответственность за своих пациентов! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И дело тут вовсе не в том, что он бог, и не в его привлекательном лице, от которого сердце начинает предательски колотиться. Она — врач, который заботится о больных!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Ладно, понял. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань криво усмехнулся, и улыбка вышла мрачноватой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выйди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он шагнул к Синхуэю. Пальцы сомкнулись на его подбородке, слегка приподнимая лицо, чтобы лучше разглядеть эти безжизненные, чёрные глаза. Удивительно. Даже Инь Фань, видавшая виды, привыкшая к смертям и равнодушно ставившая диагнозы пациентам, измученным генетическими болезнями, проявила явное неравнодушие. Что ни говори, а этот хрупкий и болезненный бог действительно умеет завоёвывать симпатии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не успел произнести ни слова, как его запястье тут же получило звонкий шлепок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И так демоны почитают богов? — холодно отрезал юный бог, не опуская руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, после вчерашнего отдыха он немного восстановился: прежняя растерянность ушла, а на бледных щеках проступил лёгкий румянец от возмущения. Мягкие чёрные волосы упали на лоб, и на фоне этого контраста алые губы казались особенно яркими, сочными и притягательными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уже стоявшая у двери Инь Фань резко обернулась. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, у него кожа слишком нежная. Держите себя в руках, вашей силой его легко травмировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Длинные ресницы Синхуэя дрогнули. Если бы не ослепительная духовная сила, пылающая прямо перед глазами и заставлявшая его изо всех сил держать осанку, он бы с радостью кивнул в знак согласия с Инь Фань. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за зверь? Чем его кормили? Сила просто зашкаливает. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда пальцы сомкнулись на подбородке, показалось, что его сжали в тиски. От неожиданной боли он едва не поморщился и не выдохнул. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, сдержался! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд не бегает, тело не дрожит, голос ровный, а удар был нанесён красиво. Если не считать того, что пальцы на ногах сводило от напряжения, всё прошло идеально! Отлично. Полное сохранение божественного достоинства!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань наконец разжал пальцы. И тут же заметил, что место, где он держал бога, уже слегка покраснело. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт. Почему он такой нежный? Он что, сильно надавил?! Что это за хрупкое и бесполезное украшение, за которое отдали целое состояние?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны всегда отличались силой, суровым и прямым нравом. А после изгнания в Заброшенную систему они и вовсе привыкли жить как придётся, без лишних нежностей. Выживет ли вообще такой, как Синхуэй, в Заброшенной системе?! Оба были глубоко ошеломлены и молча пересмотрели свои оценки друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дверь постучали. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, все командиры легионов прибыли. Ждут вас… и господина бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот голос выдернул Юй Юаня из размышлений. Его лицо стало непроницаемым. Он едва заметно провёл кончиками пальцев по месту, где только что касался нежной кожи юного бога. Вечно неугомонный и грубоватый командир, скованный хрупкостью и мягкостью божества, впервые позволил себе проявить подобие вежливости. Даже если эта поза казалась ему до крайности лицемерной. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, мои люди собрались. Прошу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог сохранял ледяное спокойствие, выпрямив спину и глядя свысока. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошая новость: снаружи собралось множество представителей расы, которые не поклоняются Юэцзяню. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плохая новость: все они — демоны. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: … Чёрт, и как же мне теперь сбежать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Что это за зверь??</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поздравляем их обоих с обретением правильного понимания друг друга ~</w:t>
+        <w:t>Поздравляем обоих с тем, что они наконец правильно друг друга оценили~</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>