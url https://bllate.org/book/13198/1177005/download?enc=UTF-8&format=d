--- v0 (2026-05-23)
+++ v1 (2026-08-05)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 4 </w:t>
+        <w:t>Глава 4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1171 +110,1267 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй, свернувшийся калачиком и размышляющий, что делать, обнимая подушку, почувствовал, как по спине пробежал холодок.</w:t>
-[...1119 lines deleted...]
-        <w:t>— Не сравнивай этого неполноценного никчёмного бога с его высочеством Юэцзянем.</w:t>
+        <w:t>Синхуэй, сжимавший подушку и свернувшийся в углу комнаты, пытался придумать, что делать дальше, как вдруг почувствовал, как по спине пробежал холодок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он инстинктивно выпрямился, осмотрелся по сторонам, но не почувствовал приближения чьей-либо духовной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но его предчувствия никогда не подводили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё. Пропал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели в этой комнате затаилась нечисть?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй отшвырнул подушку, тихо бормоча себе под нос, а спустя мгновение снова постучал пальцем по уху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За ухом у него был прикреплён нейротерминал, выданный ему ещё в высокоуровневых системах из-за слепоты. Благодаря подсказкам терминала он хотя бы примерно понимал, где находится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Межзвёздные технологии шагнули далеко вперёд, и большинство физических повреждений уже можно было исцелить. Но в старых моделях нейротерминалов всё ещё оставался «режим для лиц с ограниченными возможностями», который Синхуэй когда-то случайно активировал. Благодаря этому режиму он узнал много полезного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас, когда терминал не мог подключиться к Звёздной сети, он казался бесполезным. Но файлы, которые он загрузил ранее, всё ещё были доступны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он успешно добрался до планеты Фучжи, где расы ещё не были охвачены Звёздной сетью, но уже формировали первые общины, его изначальный план, возможно, сработал бы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь он оказался в Заброшенной звёздной системе, где один неверный шаг мог стоить ему жизни — демоны могли его запросто съесть. Нужно освежить знания в памяти и как следует удержать своё божественное достоинство!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уважаемый пользователь, начать чтение книги «План воспитания бога, которым восхищаются тысячи»?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту книгу он ещё не открывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бледный, но решительный бог тихо ответил: — Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокоуровневая Система Сияющих Звёзд. Главная планета Цуйцань, Дворец сияющих звёзд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Сияющей системе проживало множество рас, но правила здесь императорская семья расы Кэла, также известная как раса ангелов. Когда-то они были хранителями этой системы. Ангелы обладали мощной духовной силой, светлыми глазами и платиновыми волосами, и были исконными врагами демонов. После космической бури в императорской семье Кэла осталось лишь двое: император Юань Цюань и принц Юань Линь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его всё ещё не нашли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На троне Юань Цюань, чьи платиновые волосы были собраны в хвост, холодно смотрел вниз на командира стражи, отвечавшего за поиски Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы почти уверены, что он исчез во время Божественного торжества, который проводило Ваше Величество. За ним следовали два отряда, но Синхуэй быстро оторвался от погони. Он намеренно выбирал людные места и вскоре растворился в толпе. Для масштабного прочёсывания нам потребуется ордер на обыск. Мы шли по пятам, ему пришлось изрядно постараться, чтобы уйти. Вероятно, он специально делал крюки через отдалённые районы, но в таком жалком состоянии он обязан был оставить следы. Как только придёт ордер, мы точно узнаем, куда направился Синхуэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы умудрились потерять слепого бога-инвалида. Какая от вас польза?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Линь, стоявший у подножия трона, был мрачнее тучи. Услышав, что Синхуэя пока не могут найти, его лицо стало по-настоящему жутким, а голос прозвучал ледяным холодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Командир стражи опустил взгляд, храня молчание. Принц и раньше терпеть не мог Синхуэя, постоянно выдумывая новые способы над ним подшутить. После его исчезновения настроение Юань Линя стало вовсе невыносимым. Вероятно, дело было в уязвлённом самолюбии: любимая игрушка вдруг проявила характер и сбежала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То есть вы полагаете, что он планировал побег давно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее всего. И не без посторонней помощи, иначе ему не удалось бы уйти так гладко, — холодно ответил командир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же Глава Совета нарушил приказ и самовольно отошёл от Синхуэя. Иначе тот не смог бы выхватить момент для бегства. Ваше Величество, будем продолжать поиски?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Юань Линя потемнело. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, будем искать! Я ещё не наигрался. Как он посмел сбежать?! Все боги должны оставаться на Цуйцань! Так же, как принц Юэцзянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юань Линь. — Сурово отдёрнул Юань Цюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Светло-золотые глаза безразлично смотрели вниз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не сравнивай этого бесполезного бога-инвалида с принцем Юэцзянем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выкладываю эту главу, чтобы напомнить: редактирование предыдущего текста завершено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>График обновлений зависит от обстоятельств; когда всё стабилизируется, сообщу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас~ ❤️</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>