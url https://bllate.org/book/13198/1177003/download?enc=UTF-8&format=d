--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -110,339 +110,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но пока Юй Юань решил отпустить эту маленькую кудрявую звёздочку Синхуэя с крючка.</w:t>
-[...287 lines deleted...]
-        <w:t>— Тогда, пока можешь отдохнуть здесь.</w:t>
+        <w:t>Но так или иначе, Юй Юань пока оставил в покое кудряшки Синхуэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, он поверил словам Синхуэя: провёл его на небольшой транспортный корабль, доставил в своё жилище и разместил гостя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, всё ещё не подозревавший, что его волосы едва не состригли, всю дорогу сохранял внешнее спокойствие, хотя внутри бушевали страсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что делать, если он сел не на тот корабль? Что делать, если он попал к демонам, которые, по легендам, поедали богов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нельзя паниковать. Нужно держаться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, ему уже удалось сохранить перед демонами божественную осанку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его сопроводили в комнату, где мужчина с притворно-мягкой улыбкой спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Значит, ты можешь решить наши проблемы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй по-прежнему сохранял на своём лице ледяное спокойствие, мысленно запоминая маршрут. И хотя на демонов он не возлагал больших надежд, он взял себя в руки и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. При условии, что вы принесёте мне веру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отдохните пока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,979 +494,819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И демон наконец-то ушёл.</w:t>
-[...927 lines deleted...]
-        <w:t>Честно говоря, такая внешность, как у него, вполне соответствовала эстетическим предпочтениям демонов.</w:t>
+        <w:t>Демон с чрезмерно давящим присутствием наконец ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй развернулся, на ощупь нашёл кровать и с тяжёлым вздохом плюхнулся на неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, самое сложное позади?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его ведь правда не съедят демоны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но какой веры он сможет получить от демонов? Да никакой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог опустил взгляд и заколебался. Может, стоит подгадать момент и сбежать? Планета Фучжи, кажется, находится недалеко от Заброшенной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршрут он помнил в общих чертах, вот только не знал, когда снова откроется их порт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только что он не врал. Хотя сейчас у него нет сил, с верой он, возможно, действительно справится. Он покинул высокоуровневые системы не только из-за отсутствия верующих, но и из-за дурного предчувствия, которое заставляло его жаждать веры как можно скорее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, маленькому богу всего пять лет с момента рождения в бездне. За эти пять лет он хлебнул немало презрительных взглядов, но так и не получил ни капли веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При рождении он был чистым листом. Все свои теоретические знания он почерпнул из фэнтези-книг и обсуждений граждан в Звёздной сети о том, какими должны быть боги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В фантазиях большинства граждан боги милосердны и сострадательны, но при этом не выделяют никого лично. Они равны, справедливы и неприступно возвышенны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй вывел для себя несколько правил. Дело делать нужно, но внешне сохранять абсолютное безразличие. Обладать достаточным «божественным обликом»: даже если тебе сообщают о чём-то неизвестном, нужно делать вид, что всё идёт по плану. Ведь чем всемогущее бог, тем сильнее в него верят!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проанализировав своё поведение сегодня, Синхуэй решил, что справился довольно неплохо. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично. Завтра продолжим в том же духе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре эхом разносились шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заместитель Юй Юаня, Си Я, стоял в конце зала, окружённый несколькими демонами в военной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У демонов каждый — солдат. У них нет единого главнокомандующего, вместо этого они формируют отдельные боевые подразделения на разных планетах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но все демоны обладают огромной силой, крепким телосложением и врождённо превосходят большинство рас по уровню духовной силы. Из-за этого они крайне не склонны к коллективизму и постоянно соперничают друг с другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А командиром каждого подразделения становится сильнейший демон в этом секторе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот малыш и правда бог? Выглядит слишком хилым. Я бы его одной рукой поднял!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хилый — это полбеды, он ещё и слепой. И я не чувствую от него ни капли духовной силы. Красивый, но бесполезный. Привезли, наверное, просто для украшения. А ещё требует веры. Да вы шутите?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что, высокоуровневые системы никак не отреагировали на то, что мы его увезли? Раньше стоило упомянуть богов, как все системы Альянса, и высокоуровневые, и низкоуровневые, прямо теряли голову. А сейчас — тишина. Хотя, справедливости ради, этот маленький бог действительно красив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхм, я тоже считаю его вполне симпатичным. У меня при первом взгляде сердце пропустило удар. Интересно, что почувствовал Командир? Он ведь стоял к нему ближе всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрупкий, бледный, красивый, с мягкими кудряшками, которые так и хочется потрогать... Честно говоря, такой типаж идеально вписывался в эстетические предпочтения демонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>