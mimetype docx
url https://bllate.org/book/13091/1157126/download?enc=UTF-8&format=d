--- v0 (2026-05-07)
+++ v1 (2026-07-10)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед моим первым сеансом химиотерапии я, наконец, позвонил миссис Хан. Честно говоря, если бы у меня был выбор, я бы не хотела рассказывать ей о своей болезни. Но другого выхода не было. Мое состояние нельзя было быстро вылечить, и был шанс, что оно никогда не улучшится. Я не мог скрыть это от нее.</w:t>
+        <w:t>Перед моим первым сеансом химиотерапии я, наконец, позвонил миссис Хан. Честно говоря, если бы у меня был выбор, я бы не хотел рассказывать ей о своей болезни. Но другого выхода не было. Мое состояние нельзя было быстро вылечить, и был шанс, что оно никогда не улучшится. Я не мог скрыть это от нее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда все закончилось, я обняла мисс Хан и сказал:</w:t>
+        <w:t>Когда все закончилось, я обнял мисс Хан и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>