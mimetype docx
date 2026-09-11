--- v0 (2026-05-24)
+++ v1 (2026-09-11)
@@ -14,1043 +14,1395 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Синсюэ стоял у холодного бассейна с невыразительным выражением лица.</w:t>
-[...991 lines deleted...]
-        <w:t>— Говори.</w:t>
+        <w:t>Он часто сопровождал У Синсюэ и много чего делал вместе с ним. По логике вещей, он должен был хорошо знать У Синсюэ, но всё же сказал, что ему трудно ответить. Это было потому, что У Синсюэ слишком хорошо умел обманывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходя в люди, У Синсюэ иногда менял свою внешность, и ни одна из личин не была похожа на другую. Но основа была на месте, поэтому, как бы он ни менял внешность, она никогда не была уродливой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Достаточно было закрепить небрежно уложенные волосы гуанем из белого нефрита, и он превращался в красивого молодого человека, которого обожали девушки. Он выглядел изящным и элегантным, как человек, который умел и поскучать, и посмеяться, и подразнить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иногда даже у Нин Хуайшаня замирало сердце, когда ему казалось, что его повелитель действительно такой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, он был достаточно благоразумен и знал, что это всё обман.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И что с того, что сегодня ты болтаешь и смеёшься с ним? Всё равно через несколько дней ты будешь мёртв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он бывал с У Синсюэ во многих местах и видел, как очень многие люди умирали от его руки. Каждый раз, когда они встречали нового человека, он не мог предсказать, убьёт ли его У Синсюэ или сохранит ему жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он также встречался с Сяо Фусюанем, хотя и всего несколько раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласно пути Небес, в те годы, когда Сяо Фусюань охранял северные земли Цанлана, он не должен был часто приходить в царство смертных. Но, к сожалению, каждый раз, когда приходил, он сталкивался с У Синсюэ. Как тесен мир!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что значит для демона столкнуться с Бессмертным, способным призвать Небесную кару? Конечно же, ничего хорошего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань никогда не сможет забыть выражение лица У Синсюэ, когда он издалека смотрел на Сяо Фусюаня: это была усталость, которую не могло скрыть даже изменение внешности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ всегда говорил Нин Хуайшаню, чтобы он возвращался в город Чжаое первым, поэтому он не знал, что между ними происходило. Но что он знал точно — каждый раз, когда У Синсюэ возвращался, его настроение становилось ещё хуже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз, когда это случалось, он и Фан Чу старались держаться как можно дальше от У Синсюэ, чтобы не попасть под горячую руку. Со временем они начали воспринимать имя «Сяо Фусюань» и его титул «Небесный Бессмертный» как запретные слова, и по возможности не упоминали их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань уже давно чувствовал, что его повелитель по мере становления демонов всё сильнее давил на город небожителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, они оба встретили бы свой разрушительный конец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, когда У Синсюэ всё больше способствовал ослаблению и разрушению столицы бессмертных, Нин Хуайшань не находил в этом ничего странного. Он много раз пытался угадать будущие действия повелителя, и только в этот раз угадал правильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань подумал о тех двадцати пяти годах заключения и сказал У Синсюэ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю, что вы с Небесным Бессмертным уже давно знаете друг друга, и у вас двоих есть какая-то совместная история. Иначе вы не были бы такими. Между вами должна быть сильная неприязнь, вражда... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А, вражда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опираясь на тот факт, что марионетки его городского лорда здесь не было — он не мог его видеть и поэтому не чувствовал себя виноватым, — Нин Хуайшань предполагал это без всяких опасений, нисколько не боясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подумал, что в любом случае, эти подземелья не будут открыты ещё целые сутки. К тому времени, когда они откроются, его владыка, скорее всего, уже и не вспомнит об этом деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фан Чу, который исследовал пещеру, внезапно издал крик: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дерьмо! Что это за хрень?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Нин Хуайшань повернулся, чтобы посмотреть, что там, он вдруг услышал громкий взрыв, раздавшийся сверху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он испуганно отпрянул назад. Когда он снова поднял голову вверх, то увидел луч знакомого золотого света. Золотой свет с силой ворвался внутрь подземелья, разрушив небесную силу, запечатавшую их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя ветра не было, пламя масляных ламп внутри пещеры дико затрепетало. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно резко взметнулось вверх на десятки метров, словно собираясь сжечь всё подземелье, а затем в ту же секунду, когда огни взметнулись вверх, все они внезапно погасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тишина. Затем оглушительный треск. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся верхняя часть подземелий, служившая опорой для горного храма, с грохотом обрушилась с высоты сотен метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дым и пыль разлетелись повсюду, и даже величественная божественная статуя в центре подземелья треснула от удара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань несколько раз  судорожно кашлянул, пытаясь сквозь дым разглядеть, кто пришёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были Сяо Фусюань и остальные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проклятье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Небесные силы, запечатывающие эти подземелья, было так легко разрушить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз в тот момент, когда возникла эта мысль, он почувствовал, что кто-то мягко пнул его сзади. Однорукий Фан Чу тоже получил такой же пинок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пошатываясь, они прошли несколько шагов вперёд и оказались на груде трупов иньских тварей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таким образом, когда И Ушэн и остальные приземлились на пол подземелья, то увидели такую картину: зеленовато-белые трупы покрывали весь пол, их головы были отделены от тел, а кровь текла реками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Нин Хуайшань и Фан Чу стояли на вершине горы трупов с холодными выражениями на лицах и окровавленными руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те ученики-заклинатели были ещё молоды, и их лица моментально побледнели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Простолюдины были в ещё худшем состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже И Ушэн был слегка шокирован этой сценой. Он сжал бумагу и спросил тихим голосом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы, ребята... вы двое... вы двое убили их всех?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,563 +1422,1139 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Очень трудно сказать, кто вам нравится, а кто нет. Поэтому я не могу дать вам точный ответ, — сказал Нин Хуайшань.</w:t>
-[...511 lines deleted...]
-        <w:t>Поэтому, когда У Синсюэ всё больше способствовал ослаблению и разрушению столицы бессмертных, Нин Хуайшань не находил в этом ничего странного. Он много раз пытался угадать будущие действия повелителя, и только в этот раз угадал правильно.</w:t>
+        <w:t>Фан Чу: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они, наконец, поняли, почему их пнули, и сухо ответили: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А У Синсюэ, человек, который действительно сражался только что, был далеко от них, стоя в одиночестве за божественной статуей. Его обе руки были безупречно чистыми, и он удобно держал в них грелку, которую незадолго до этого подобрал с земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подумал: «Наконец-то наступило время, когда других людей несправедливо обвиняют, пока я смотрю шоу». Однако он увидел, что Сяо Фусюань даже не посмотрел на «других людей». Его пронзительный взгляд смотрел на него сквозь летящий дым и пыль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После минутного молчания Сяо Фусюань подошёл к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После его движения остальные, наконец, тоже отмерли. И Ушэн и остальные последовали за ним вниз с обвалившейся вершины гробницы, прошли через гору трупов и собрались там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве в легендах не говорилось, что это были огромные подземелья? Почему здесь поклоняются божественной статуе? — ученики-заклинатели заметили гигантскую божественную статую и подняли головы, чтобы посмотреть на неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй... Вы думаете, что наши боевые братья и сестры много раз приходили в долину Дабэй, но так и не смогли найти пропавших посвящённых? Может быть, это потому, что они никогда не спускались в эти подземелья?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, возможно. Давайте поищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ прислушался к их разговору и поднял голову, чтобы посмотреть на божественную статую, на которую ранее даже не обратил внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, он вообще не узнавал божественные статуи. Он не мог определить их даже после того, как увидел. Он знал только то, что эта статуя ни Минъу Хуа Синь, которому поклонялись в ордене Хуа, ни Небесный Бессмертный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз когда он собирался получше рассмотреть лицо статуи, он вдруг почувствовал, что рядом с ним появилась высокая фигура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Фусюань подошёл и встал рядом с ним. Он тоже смотрел на статую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем раздался его глубокий голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему эти иньские существа здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ слегка повернул голову и посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он честно объяснил, что их привёл сюда Нин Хуайшань, чтобы убить его, тогда не было бы смысла говорить, что это Нин Хуайшань был тем, кто убил всех этих иньских существ. Поэтому У Синсюэ отвёл взгляд и ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, они были здесь, когда я вошёл. Возможно, они были запечатаны здесь раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Фусюань поджал губы и ничего не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время он снова спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти двое помогли тебе убить их?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ осторожно сжал в руках грелку и ответил лишь «мм».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только что он циркулировал свою чрезвычайно холодную внутреннюю силу. Ручная грелка не могла согреть его, а наоборот, медленно остывала из-за него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну что за дела!» — подумал У Синсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но через некоторое время он увидел, что Сяо Фусюань посмотрел на его грелку и поднял руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение рука Сяо Фусюаня коснулась его ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ тут же замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Сяо Фусюаня была очень большой, но ладонь была довольно узкой. Кроме того, несмотря на то, что в гробу всё его тело было покрыто инеем, в этот момент она была очень тёплой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подержав ладонь так некоторое время, он опустил голову и сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она холодная, как лёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ вдруг вспомнил, что Нин Хуайшань говорил раньше: «Между вами вражда».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не был уверен, что это за вражда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он был уверен, что так быть не должно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>