--- v0 (2026-05-21)
+++ v1 (2026-09-11)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Владыка! — воскликнул Однорукий. Как раз когда он собирался извиниться и продемонстрировать свою преданность, он услышал, как У Синсюэ спросил его: </w:t>
+        <w:t>— Владыка! — воскликнул Однорукий. Как раз когда он собирался извиниться и продемонстрировать свою преданность, он услышал, как У Синсюэ спросил его: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы сказали, что раз я уже житель города Чжаое, то не должен больше беспокоиться о делах прошлых дней, поэтому я могу сменить имя. В то время я сражался с иньскими существами и призраками за еду, поэтому у меня не было имени. Потом вы дали мне это имя, — сказал Однорукий, ой, нет, Фан Чу.</w:t>
+        <w:t>— Вы сказали, что раз я уже житель города Чжаое, то не должен больше беспокоиться о делах прошлых дней, поэтому я могу сменить имя. В то время я сражался с иньскими существами и призраками за еду, поэтому у меня не было имени. Потом вы дали мне это имя, — сказал Однорукий, ой, нет, Фан Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они с силой бросили существо обратно на землю, застегнули ремни своих штанов и начали сильно тереть свои рты, боясь, что останется хоть крошечная частичка вкуса иньского существа.</w:t>
+        <w:t>Они с силой бросили существо обратно на землю, застегнули ремни своих штанов и начали сильно тереть свои рты, боясь, что останется хоть крошечная частичка вкуса иньского существа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1903,50 +1903,1138 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это лишь пустая трата времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ стоял у холодного бассейна с невыразительным выражением лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через мгновение он опустился на корточки, подобрал рукава и смыл кровь с рук. Закончив, он прижал руки к носу и понюхал их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От тепла, которое раньше давала ему грелка, не осталось и следа. Его внутренняя сила и так была ледяной, а сейчас он только что заморозил целое подземелье, полное крови. В этот момент кончики его пальцев были холодны как лёд, хотя от них больше не пахло кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Повелитель! — воскликнул Нин Хуайшань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ встал и направился к ним, подсознательно взглянув вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно оттуда его спустили Нин Хуайшань и Фан Чу. Где-то там должен быть мост, ведущий в горный храм наверху. Но при ближайшем рассмотрении оказалось, что стены горы были соединены без единого шва, и не было видно никаких признаков того моста. Естественно, он также не слышал никакого шума от людей снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань увидел, что его хозяин смотрит вверх, и вспомнил, что он потерял память. Он старательно объяснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Повелитель, возможно, вы не помните, но то, что говорили эти глупые ученики-заклинатели, неверно — вы не можете в любой момент просто пройти через мост. Мы с Фан Чу лучше всех знакомы с долиной Дабэй; эти подземелья, должно быть, тайное место, и долина открывается только один раз за день. Она была запечатана небесной силой и ни для кого не делает исключений. Люди, находящиеся там, временно не могут спуститься... вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он медленно закрыл рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ пристально посмотрел на него, а затем спокойно спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве я сказал, что кто-то спускается?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда почему ты так много говоришь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мои извинения… — пока У Синсюэ не смотрел, Нин Хуайшань ударил себя по губам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз когда он собирался сказать себе, что больше никогда не будет говорить без необходимости, он вдруг услышал слова своего повелителя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше я и Сяо Фусюань...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань молча ждал следующей половины предложения, но после того как У Синсюэ произнёс имя «Сяо Фусюань», он не стал продолжать. Возможно, он старался подобрать слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя долгое время У Синсюэ, казалось, оставил свои размышления. Он повернул голову и спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каковы наши отношения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове Нин Хуайшаня медленно появился знак вопроса: «???»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве это не очевидно? Бессмертный и демон — какие тут могут быть отношения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань почти решил, что его снова проверяют. Но на этот раз он не стал хитрить. Вспомнив, что настроение его повелителя всегда было трудно уловить, он честно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не знаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ был ошеломлён: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не знаешь? Разве ты всегда не был рядом со мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Я с вами почти всё время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда почему ты не знаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшаню было трудно ответить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Владыка, если я скажу вам, пожалуйста, не сердитесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ не обещал не сердиться: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говори.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень трудно сказать, кто вам нравится, а кто нет. Поэтому я не могу дать вам точный ответ, — сказал Нин Хуайшань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>