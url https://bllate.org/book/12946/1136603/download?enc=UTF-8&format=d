--- v0 (2026-05-24)
+++ v1 (2026-09-11)
@@ -14,371 +14,2195 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В любом случае, после этого семьи одна за другой страдали от подобного. Это всегда было слово, внезапно появляющееся на шее человека, а затем этот человек исчезал в ту же ночь. Даже если его привязывали верёвками к кровати, а кто-то рядом с ними караулил всю ночь без отдыха, всё равно это было бесполезно. Стоящий на страже человек всегда каким-то образом внезапно засыпал, и хотя верёвка, которой его привязывали, не развязывалась, она оказывалась вся в крови. Как будто...</w:t>
-[...319 lines deleted...]
-        <w:t>Как ни странно, хотя ему не снились ни конкретные сцены, ни люди, ему снился символ «Мянь», сияющий светло-золотистым оттенком, так близко, что казалось, он находится прямо перед его носом...</w:t>
+        <w:t>У Синсюэ вышел из повозки вслед за Сяо Фусюанем, остальные уже ждали у подвесного моста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под ночным небом в долине Дабэй внезапно подул вьюжный ветер. Когда У Синсюэ шёл, цепи на его теле постоянно издавали громкий звон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цепи были очень тонкими. Их нельзя было увидеть, но он их чувствовал. Гвоздь за гвоздём, они проходили сквозь его кости и проникали в его душу, давя на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это за шум? — когда они подошли ближе, ученики-заклинатели услышали шум и забормотали. Они пошли на звук, и их взгляд упал на У Синсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они сразу же насторожились, но, увидев серебряные колокольчики, привязанные к его поясу, вздохнули с облегчением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ увидел это и сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О... Я хотел спросить. Только что всё было в порядке, так что же не так с колокольчиками?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обернулся и увидел ледяное лицо Сяо Фусюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бессмертный? Ты… — глядя в глаза Сяо Фусюаня, он как раз собирался что-то сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако не успел он договорить, как Сяо Фусюань уже поднял меч, прижал ножны к талии У Синсюэ и толкнул его вперёд. Он сказал низким голосом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Залезай на мост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У тебя есть меч, ты босс».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ пошёл вперёд по длинному подвесному мосту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед ними шли Нин Хуайшань и Фан Чу; они вернулись после того, как осмотрели это место. В них не было ничего особенного, они просто воскликнули: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хозяин, мы очистили окрестности от этих грязных иньских существ. Когда через некоторое время мы войдём в долину, не следуйте слишком далеко за нами. Вам нет нужды избавляться от этих мелких тварей, мы сами о них позаботимся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ посмотрел на их затылки и ровно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, так мило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше они говорили, что под этим мостом ползают бесчисленные твари. Только перейдя ночью, они не испугались бы их. У Синсюэ размышлял о причинах этого, пытаясь почувствовать их под ногами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К своему удивлению, он обнаружил, что в нижней части моста, похоже, ничего нет. Они ошиблись? Или эти твари по какой-то причине исчезли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они пересекли мост очень спокойно, даже слишком спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже те ученики-заклинатели то и дело оглядывались назад в замешательстве, бормоча: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Место, где они стояли, было плоским утёсом, и на этом утёсе находился небесный храм. Несмотря на то, что в храме никого не было, масляная лампа горела сама по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это горный храм долины Дабэй. Как только мы пройдём через этот храм, перед нами откроется вход в долину, — пока эти ученики-заклинатели говорили, они снова повернули головы, чтобы посмотреть в сторону подвесного моста. — Мы должны быть осторожны, когда пойдём, под этой долиной есть катакомбы, — сказали они, всё ещё не веря своим глазам. — Не забывайте избегать тех нескольких шатающихся половиц, иначе вы случайно упадёте вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, пока они говорили всем быть осторожными, кто-то уже упал вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этим несчастным был не кто иной, как У Синсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И люди, которые тащили его вниз, были не кто иные, как два его верных подчинённых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так называемые подземные катакомбы представляли собой огромную пещеру, в центре которой стояла божественная статуя. Казалось, здесь давно никого не было, так как статуя была покрыта мхом и переплетающимися лианами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В окружающих скальных стенах было бесчисленное множество отверстий: одни были тёмными и тихими, другие уставлены множеством масляных ламп. Они также горели сами по себе, как сцена мрачной преданности, поклонения статуе в течение неизвестного количества времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда У Синсюэ приземлился, Нин Хуайшань и Фан Чу уже бесследно исчезли. Ему не удалось выяснить, в какой пещере они спрятались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во всей катакомбе был слышен только звук капающей воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ встал рядом с божественной статуей и огляделся. В следующую секунду десятки белых теней бросились вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти существа были разновидностью иньских существ. Они обычно появлялись в местах, где много мёртвых людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были похожи на людей, но их руки и ноги были гораздо тоньше, а кожа очень бледной, как белый воск в похоронном зале. Когда они открывали рот, уголки их губ растягивались до ушей, причём зубов не было видно, и они были похожи на чёрную дыру в форме полумесяца. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У них были только чёрные зрачки без белков глаз. Когда они улыбались, то глаза становились похожи на два полумесяца. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они любили питаться духами и душами живых людей, а также грызть скелеты. Когда их раскрытые пасти приближались к людям, из них слышались крики мёртвых душ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно эти твари любили ползать под подвесным мостом. Нин Хуайшань и Фан Чу потратили около двух часов, собирая десятки этих тварей и пряча их в мешочек для связывания духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этих тварей было очень трудно убить. Если человек не будет бежать достаточно быстро, они будут ползать по его телу. Было только два хороших способа справиться с ними — либо использовать мешочек, связывающий духов, либо же дать им поесть досыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фан Чу уже подтвердил, что этот У Синсюэ не был настоящим, и что у него ничего нет с собой, в том числе и мешочка для связывания духов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они спрятались в пещере и стали ждать, пока на самозваного повелителя демонов нападут, чтобы он получил незабываемый урок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда толпа иньских существ набросилась на него, они увидели, что под божественной статуей фальшивый повелитель демонов стоит, расслабив плечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, что он вздохнул, пробормотав: «Какая неприятность», а затем выбросил маленькую печь, которую держал в рукаве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Печь покатилась по земле, звук эхом разнёсся по катакомбе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань подсознательно сказал: «Ой-ой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он снова посмотрел, то увидел, что одно из иньских существ направляется к У Синсюэ. В тот момент, когда оно собиралось открыть рот и высосать его жизненную энергию, У Синсюэ уже надавил на его плечо и зацепил двумя пальцами край его рта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ оторвал иньскому существу голову, и раздался звук трескающихся и ломающихся костей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь брызнула повсюду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань подсознательно закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но звук ломающихся костей не прекращался и после этого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был слишком хорошо знаком с этим звуком...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нам конец, нам действительно конец, — повторял Нин Хуайшань, чувствуя, как его тело немеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С другой стороны, Фан Чу тоже был готов сойти с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это неправильно! Это определённо неправильно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для обычных людей и даже для некоторых учеников десятки иньских существ были действительно сложной проблемой. Иначе они не стали бы так осторожно относиться к этому подвесному мосту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но для настоящего У Синсюэ они ничего не значили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань тяжело сглотнул. Когда он снова открыл глаза, то увидел, что все иньские существа, на сбор которых они потратили несколько часов, были уже мертвы, повсюду лежали их головы и трупы. Вся пещера была залита кровью, эта влажная жидкость журчала, ручейком стекая даже в отверстие, где прятались они с Фан Чу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг пахло кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он увидел, как У Синсюэ схватил рукой за горло последнее иньское существо, а затем от кончиков его пальцев побежал холодный иней, покрывший всё лицо этого существа. Вслед за кровью, которая была повсюду на земле, иней образовал ледяную дорожку прямо к Нин Хуайшаню и Фан Чу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это произошло в мгновение ока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они посмотрели на застывшую кровь, а когда подняли глаза, перед ними уже появился У Синсюэ, стоявший в нескольких сантиметрах от них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, вот где вы прячетесь. Пришлось поискать, — сказал У Синсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань затаил дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё кончено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я труп», — подумал он про себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он увидел, как У Синсюэ поднял руку в его сторону...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,1363 +2222,659 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Синсюэ внезапно открыл глаза и увидел, что Сяо Фусюань стоит перед ним, наклонившись.</w:t>
-[...1311 lines deleted...]
-        <w:t>И люди, которые тащили его вниз, были не кто иные, как два его верных подчинённых.</w:t>
+        <w:t>Через мгновение во всей катакомбе больше не раздавался  треск костей. Остался только звук капающей воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждая капля, словно молот, била по сердцам этих двух трусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ не убил Нин Хуайшаня и Фан Чу, а за их бунтарские действия связал их длинной лентой. При ближайшем рассмотрении можно было обнаружить, что это просто два ремня, связанные вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, эти маленькие демоны не могли быть связаны только ремнем. Внутренняя энергия и гнёт, давящий на них, не позволяли им даже пошевелить ни единым мускулом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ не стал убивать последнее иньское существо, а лишь заморозил его. Он поднял его и отнёс к Нин Хуайшаню и Фан Чу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взял у двух подчинённых мешочки для связывания духов и погладил их по головам, а затем с улыбкой сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вздохните, вы двое так много мне подарили. Не слишком ли много, чтобы вернуть часть из них вам самим?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань чуть не расплакался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Владыка...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всхлип.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нам очень жаль... мы ошиблись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, что толку теперь рыдать? — сказал У Синсюэ, обернув вокруг них иньское существо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре после этого существо медленно разморозилось и ожило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно немного поборолось и, обнаружив, что от этого нет никакой пользы, немного разозлилось. Но тут оно обнаружило, что рядом с ним сидят два живых существа, источающих манящий аромат еды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно тут же снова обрадовалось, его чёрные глаза и рот изогнулись в полумесяцы. Затем оно протянуло голову к Фан Чу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И поцеловало его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фан Чу: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно несколько раз чмокнуло губами, затем повернулось и протянуло голову к Нин Хуайшаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Хуайшань: «Демон побери...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И его тоже поцеловали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>