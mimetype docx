--- v0 (2026-07-09)
+++ v1 (2026-09-11)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но говоря о том, что небеса даруют имя...</w:t>
+        <w:t>Но говоря о том, что небеса даруют имя...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говорили, что Небесный Бессмертный мог ударить своим мечом быстрее молнии и был способен в мгновение ока разрубить голову нарушителю закона. Все демоны знали, что от него нужно держаться подальше, а обычные люди ещё реже подходили к нему.</w:t>
+        <w:t>Говорили, что бессмертный Тяньсю мог ударить своим мечом быстрее молнии и был способен в мгновение ока разрубить голову нарушителю закона. Все демоны знали, что от него нужно держаться подальше, а обычные люди ещё реже подходили к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Синсюэ был ошеломлён этой внезапной переменой, и прежде чем успел отреагировать, он увидел, как Сяо Фусюань скосил глаза в сторону и посмотрел на его палец: </w:t>
+        <w:t>У Синсюэ был ошеломлён этой внезапной переменой, и прежде чем успел отреагировать, он увидел, как Сяо Фусюань скосил глаза в сторону и посмотрел на его палец: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этом был смысл. Раз Город Небожителей разрушен, а Линтай погиб, то естественно, что знак «Мянь», дарованный Небесами, исчез. У Синсюэ не знал, о чём он думал, когда решил задать такой глупый и очевидный вопрос.</w:t>
+        <w:t>В этом был смысл. Раз столица небожителей разрушен, а Линтай погиб, то естественно, что знак «Мянь», дарованный небесами, исчез. У Синсюэ не знал, о чём он думал, когда решил задать такой глупый и очевидный вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не видно всё время? А что, знак, дарованный Небесами, то появляется, то исчезает?</w:t>
+        <w:t>— Не видно всё время? А что, знак, дарованный небесами, то появляется, то исчезает?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В таком случае когда он исчезает, а когда появляется?</w:t>
+        <w:t>— В таком случае когда он исчезает, а когда появляется?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К счастью, один из учеников не мог больше терпеть, поэтому помог объяснить: </w:t>
-[...31 lines deleted...]
-        <w:t>— Этот вопрос уже некоторое время является горячей темой на окраине Юяна. Первой семьёй, пострадавшей от этого бедствия, была семья лесоруба. Ещё накануне он был здоровым человеком, но когда проснулся на следующий день, на его шее вдруг появилось слово... как будто... как будто оно было даровано Небесами. Оно возникло на его теле и не исчезало, как бы он ни старался его смыть.</w:t>
+        <w:t>К счастью, один из учеников не мог больше терпеть, поэтому помог объяснить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот вопрос уже некоторое время является горячей темой на окраине Юяна. Первой семьёй, пострадавшей от этого бедствия, была семья лесоруба. Ещё накануне он был здоровым человеком, но когда проснулся на следующий день, на его шее вдруг появилось слово... как будто... как будто оно было даровано Небесами. Оно возникло на его теле и не исчезало, как бы он ни старался его смыть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Она сказала, что он был посвящён в Бессмертные, и что его место посвящения будет в храме в долине Дабэй. Он даже напомнил своей семье, чтобы они не забыли принести благовония в храм и поклониться ему.</w:t>
+        <w:t>— Она сказала, что он был посвящён в бессмертные, и что его место посвящения будет в храме в долине Дабэй. Он даже напомнил своей семье, чтобы они не забыли принести благовония в храм и поклониться ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1359,50 +1359,850 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Какой... несправедливый мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В любом случае, после этого семьи одна за другой страдали от подобного. Это всегда было слово, внезапно появляющееся на шее человека, а затем этот человек исчезал в ту же ночь. Даже если его привязывали верёвками к кровати, а кто-то рядом с ними караулил всю ночь без отдыха, всё равно это было бесполезно. Стоящий на страже человек всегда каким-то образом внезапно засыпал, и хотя верёвка, которой его привязывали, не развязывалась, она оказывалась вся в крови. Как будто...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученик сделал паузу, а затем продолжил с бледным лицом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как будто связанного человека разрезали на куски вдоль верёвки, а затем вынесли. Как бы они ни исчезали, пропавшие люди всегда возвращались во сне и говорили, что их посвятили в Бессмертные, и что их семья должна прийти в долину Дабэй, чтобы поклониться им с благовониями. Она из другой семьи, пострадавшая от бедствия, — сказал он, указывая на женщину, — обе её дочери исчезли. Мы приехали, чтобы помочь в поисках, но на самом деле...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его губы шевельнулись, как будто он хотел сказать, что на самом деле они не найдут их, как бы ни старались. Но, увидев красные заплаканные глаза женщины, он проглотил слова обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваш орден послал только трёх человек на такое опасное задание? — удивлённо спросил И Ушэн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, это потому, что Северные земли и море Удуань рухнули без причины всего несколько дней назад. Большинство членов нашего ордена отправились туда. Мы не являемся большим орденом, поэтому мы действительно все, кого орден мог послать на помощь в этом деле, — пробормотали три ученика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ, который изначально хотел посидеть в соломенной хижине в ожидании наступления ночи, услышав эти слова, тут же развернулся и пошёл к повозке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря колокольчику сновидений он забыл, что такое быть печально известным во всём мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сейчас, вместо того чтобы пугать этих ребят из какого-то безымянного ордена заклинателей, лучше было вздремнуть в карете, закутавшись в одеяла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он надеялся, что во время этого сна ему что-нибудь приснится, будь то город Цюэ или его прошлое, но ничего не приходило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ни странно, хотя ему не снились ни конкретные сцены, ни люди, ему снился символ «Мянь», сияющий светло-золотистым оттенком, так близко, что казалось, он находится прямо перед его носом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ внезапно открыл глаза и увидел, что Сяо Фусюань стоит перед ним, наклонившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он облизал пересохшие губы и схватил Сяо Фусюаня за запястье: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как услышал лёгкое звяканье. Опустив голову, он увидел пару серебряных колокольчиков, прикреплённых к кончикам пальцев Сяо Фусюаня. Это были те же самые колокольчики, которые были привязаны к его запястью, когда они ещё были в ордене Хуа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для чего это? Ты собираешься снова привязать их ко мне? — У Синсюэ ошеломлённо смотрел на колокольчики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Фусюань ничего не ответил, игнорируя руку У Синсюэ, которая держала его запястье. Но вот его пальцы слегка шевельнулись, и вдруг пара серебряных колокольчиков оказалась привязана к талии У Синсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он опустил голову, его уши и шея оказались очень близко к лицу У Синсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ подсознательно взглянул на то место, где должен был быть изображён символ «Мянь». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Небесные цепи не могут быть сняты. У меня есть только это, — серьёзно сказал Сяо Фусюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Синсюэ на мгновение замешкался, а затем отпустил его руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Небесные цепи не могут быть сняты? Какое отношение это имеет к колокольчикам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вскоре после этого он понял смысл этих слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи кареты солнце уже село. Если верить словам учеников, они уже могли пересечь мост и войти в долину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>