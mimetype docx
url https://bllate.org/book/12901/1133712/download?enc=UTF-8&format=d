--- v0 (2026-07-06)
+++ v1 (2026-10-08)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Цзинцин посидел немного, и шум вокруг будто затянулся тонкой дымкой, отделившись от него слоем, звуки стали неразборчивыми.    </w:t>
+        <w:t>Чжао Цзинцин посидел немного, и шум вокруг будто затянулся тонкой дымкой, отделившись от него слоем, звуки стали неразборчивыми.     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>