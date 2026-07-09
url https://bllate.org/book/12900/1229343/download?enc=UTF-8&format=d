--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Гильдия] Убью любого, кто вздумает мне помешать: Ребят, вы же на виду у всех. Вы можете это в личке обсудить? =_=</w:t>
+        <w:t>[Гильдия] Убью любого, кто посмеет мне помешать: Ребят, вы же на виду у всех. Вы можете это в личке обсудить? =_=</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Гильдия] Одинокий клинок пустыни: Лидер, мы долго терпели, не скажешь ли наконец, чем ты и замкомандира занимаетесь?</w:t>
+        <w:t>[Гильдия] Одинокий клинок пустыни: Лидер, мы долго терпели, не скажешь ли наконец, чем ты и замлидера занимаетесь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Гильдия] Вечная Легенда: А ты, замкомандира?</w:t>
+        <w:t>[Гильдия] Вечная Легенда: А ты, замлидера?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,83 +1998,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Плывём напрямик к тому берегу или сворачиваем к замку? — спросил Пью до дна.</w:t>
-[...31 lines deleted...]
-        <w:t>Фан Чжэн заметил одну вещь: хотя с самого начала казалось, что командовал Пью до дна, он не раздавал прямых указаний, как po11y, а предлагал разумные варианты на выбор. Даже когда был только один путь, он спрашивал согласия всех. Какая манера командования лучше — сравнить нельзя, это чисто вопрос стиля. К тому же, с птичкой всегда ждёт успех ~(≧▽≦)/~ Ладно, он отвлёкся. Но нельзя отрицать, что подход Пью до дна больше подходил для сборного отряда, по крайней мере, он заставлял чувствовать, что тебя уважают, а это не могло не нравиться.</w:t>
+        <w:t>— Плывём напрямик к тому берегу или сворачиваем к замку? — спросил «Пью до дна».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фан Чжэн заметил одну вещь: хотя с самого начала казалось, что командовал «Пью до дна», он не раздавал прямых указаний, как po11y, а предлагал разумные варианты на выбор. Даже когда был только один путь, он спрашивал согласия всех. Какая манера командования лучше — сравнить нельзя, это чисто вопрос стиля. К тому же, с птичкой всегда ждёт успех ~(≧▽≦)/~ Ладно, он отвлёкся. Но нельзя отрицать, что подход «Пью до дна» больше подходил для сборного отряда, по крайней мере, он заставлял чувствовать, что тебя уважают, а это не могло не нравиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,115 +2094,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кто лечит — тот и мать: Или принц.</w:t>
-[...63 lines deleted...]
-        <w:t>— А ты что скажешь, Зомби? — напрямую обратился Пью до дна к po11y.</w:t>
+        <w:t>Кто лечит — тот и мать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Или принц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ДемонГринда 438: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—  И куча прихвостней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты что скажешь, Зомби? — напрямую обратился «Пью до дна» к po11y.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, я знаю, — спокойно ответил Пью до дна. — Зомби, ну так что скажешь?</w:t>
+        <w:t>— Да, я знаю, — спокойно ответил «Пью до дна». — Зомби, ну так что скажешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда плывём к замку. — сказал Пью до дна и первым прыгнул в озеро.</w:t>
+        <w:t>— Тогда плывём к замку. — сказал «Пью до дна» и первым прыгнул в озеро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мэн Чудун попытался вспомнить: тогда, с Сюаньюанем, ему просто хотелось проводить в игре больше времени вместе. Потом тот захотел расширить гильдию, и он ему с этим помогал. Захотел битву за крепость — он рванул вперёд всех. Всё вращалось вокруг игры. А теперь, с Кто лечит — тот и мать, даже если они не проходили подземелий, не били мобов и не участвовали в ивентах, ему всё равно хотелось самому написать пару слов, а то и поговорить о фильмах, сплетнях... Стоп, а как зовут этого хилера в реале?</w:t>
+        <w:t>Мэн Чудун попытался вспомнить: тогда, с Сюаньюанем, ему просто хотелось проводить в игре больше времени вместе. Потом тот захотел расширить гильдию, и он ему с этим помогал. Захотел битву за крепость — он рванул вперёд всех. Всё вращалось вокруг игры. А теперь, с Кто лечит — тот и мать, даже если они не проходили подземелий, не били мобов и не участвовали в ивентах, ему всё равно хотелось самому написать пару слов, а то и поговорить о фильмах, сплетнях... Стоп, а как зовут этого хила в реале?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Объединённый отряд бросился наутёк под натиском принцессы Натали, и лишь минуты через три Пью до дна удалось стабилизировать агро, и строй постепенно выровнялся.</w:t>
+        <w:t>Объединённый отряд бросился наутёк под натиском принцессы Натали, и лишь минуты через три «Пью до дна» удалось стабилизировать агро, и строй постепенно выровнялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5198,51 +5262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Система] Повелитель огненных облаков отказывается от броска.</w:t>
+        <w:t>[Система] Повелитель огненных туч отказывается от броска.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5487,50 +5551,114 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Гильдия] Пью до дна: Работаем на других, да ещё и бесплатно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>