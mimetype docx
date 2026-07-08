--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Текущий] Повелитель огненных облаков: Но вот шкала здоровья выглядит довольно печально.</w:t>
+        <w:t>[Текущий] Повелитель огненных туч: Но вот шкала здоровья выглядит довольно печально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Текущий] Повелитель огненных облаков: Тогда он сейчас не бежал бы, перекатываясь и спотыкаясь.</w:t>
+        <w:t>[Текущий] Повелитель огненных туч: Тогда он сейчас не бежал бы, перекатываясь и спотыкаясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Троица заблудившихся продолжала плутать, и, натыкаясь на тупики, им приходилось поворачивать назад. А чтобы повернуть назад, неминуемо нужно было пробегать мимо глиняного голема. В этот момент берсерк Пью до дна, как настоящий герой, самоотверженно принимал удар на себя, используя «Провокацию» и «Подлую уловку», своим уникальным обаянием привлекая всё внимание монстра и помогая оставшимся двоим благополучно проскочить.</w:t>
+        <w:t>Троица заблудившихся продолжала плутать, и, натыкаясь на тупики, им приходилось поворачивать назад. А чтобы повернуть назад, неминуемо нужно было пробегать мимо глиняного голема. В этот момент берсерк «Пью до дна», как настоящий герой, самоотверженно принимал удар на себя, используя «Провокацию» и «Подлую уловку», своим уникальным обаянием привлекая всё внимание монстра и помогая оставшимся двоим благополучно проскочить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К счастью, у Пью до дна был большой запас здоровья, и после нескольких таких подходов у него оставалась ещё половина. И вот, птичка, бежавший впереди, наконец увидел свет в конце тоннеля…</w:t>
+        <w:t>К счастью, у «Пью до дна» был большой запас здоровья, и после нескольких таких подходов у него оставалась ещё половина. И вот, птичка, бежавший впереди, наконец увидел свет в конце тоннеля…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,83 +2574,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глиняный голем воспользовался старым трюком, превратившись в мелкий песок, и избежал удара, но не смог избежать «Воя одинокого волка» Пью до дна, потому что тот подгадал именно тот момент, когда голем превратился из песка обратно в монстра и начал атаковать!</w:t>
-[...31 lines deleted...]
-        <w:t>Хотя Пью до дна тоже получил удар, «Тихий ручеёк» хила продолжал течь, нежно исцеляя эти небольшие раны.</w:t>
+        <w:t>Глиняный голем воспользовался старым трюком, превратившись в мелкий песок, и избежал удара, но не смог избежать воя одинокого волка «Пью до дна», потому что тот подгадал именно тот момент, когда голем превратился из песка обратно в монстра и начал атаковать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя «Пью до дна» тоже получил удар, «Тихий ручеёк» хила продолжал течь, нежно исцеляя эти небольшие раны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вместо благодарности от Белоснежного дракона и Пью до дна он дождался поддержки от птички: </w:t>
+        <w:t>Вместо благодарности от Белоснежного дракона и «Пью до дна» он дождался поддержки от птички: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Текущий] Без злого умысла: Я вдруг полюбил Пью до дна ещё сильнее…</w:t>
+        <w:t>[Текущий] Без злого умысла: Я вдруг полюбил «Пью до дна» ещё сильнее…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4175,50 +4175,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P.S. Тем, кто скучает по Словно Безумцу — ему ещё пару глав отсиживать смену...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>