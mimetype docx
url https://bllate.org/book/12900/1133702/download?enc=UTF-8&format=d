--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Зритель] Порхающая бабочка: «Дорога грешников»? Обычные группы туда не ходят.</w:t>
+        <w:t>[Зритель] Порхающая бабочка: «Дорога грешников»? Обычные отряды туда не ходят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Игрок] Подлец Цзэн: Думал, только наш командир способен ради поимки одного монстра прокачать несколько аккаунтов до максимального уровня греха...</w:t>
+        <w:t>[Игрок] Подлец Цзэн: Думал, только наш глава способен ради поимки одного монстра прокачать несколько аккаунтов до максимального уровня греха...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Игрок] Опавший лист Чанъаня: Командир, ты упускаешь суть.</w:t>
+        <w:t>[Игрок] Опавший лист Чанъаня: Глава, ты упускаешь суть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Твою ж мать, он что, его командир уже мёртв?! Как они смеют переманивать его людей прямо у него под носом?!</w:t>
+        <w:t>Твою ж мать, он что, его глава, уже мёртв?! Как они смеют переманивать его людей прямо у него под носом?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Игрок] ДемонГринда 438: Так что я не перейду в другую гильдию. Наш отряд — лучший, и наш командир — тоже!</w:t>
+        <w:t>[Игрок] ДемонГринда 438: Так что я не перейду в другую гильдию. Наш отряд — лучший, и наш глава — тоже!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иногда и у брутального командира-лекаря может заболеть маленькое чёрствое сердечко~~~</w:t>
+        <w:t>Иногда и у брутального главы-лекаря может заболеть маленькое чёрствое сердечко~~~</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[«Павильон Пяти Гор»] Пью до дна, Белоснежный Дракон, Вивиан, Вершина Тайшань, Без злого умысла, Развратник, но не пошляк, Повелитель Огненных Облаков.</w:t>
+        <w:t>[«Павильон Пяти Гор»] Пью до дна, Белоснежный Дракон, Вивиан, Вершина Тайшань, Без злого умысла, Развратник, но не пошляк, Повелитель Огненных Туч.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>