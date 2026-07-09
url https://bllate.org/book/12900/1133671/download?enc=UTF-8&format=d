--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В «Хуася», как назло, существовала одна крайне неудобная игровая механика — все предметы, выпадающие из боссов в подземельях, автоматически становились привязанными к персонажу, подобравшему их. Проще говоря, кто первый схватил — того и тапки, передать уже невозможно. Так что если группа вытаскивала стоящую вещь, но ни одному из её участников она была не нужна, то обычно договаривались: кто-то трогает труп босса, чтобы тот не исчез, но не подбирает предмет, а тем временем в мировой чат летит объявление типа: «В таком-то инсте выпала такая-то пушка, кому надо — шепните и предложите цену». Как только находился покупатель, его принимали в пати, он вбегал и подбирал дроп.</w:t>
+        <w:t>В «Хуася», как назло, существовала одна крайне неудобная игровая механика — все предметы, выпадающие из боссов в подземельях, автоматически становились привязанными к персонажу, подобравшему их. Проще говоря, кто первый схватил — того и тапки, передать уже невозможно. Так что если отряд вытаскивал стоящую вещь, но ни одному из её участников она была не нужна, то обычно договаривались: кто-то трогает труп босса, чтобы тот не исчез, но не подбирает предмет, а тем временем в мировой чат летит объявление типа: «В таком-то инсте выпала такая-то пушка, кому надо — шепните и предложите цену». Как только находился покупатель, его принимали в пати, он вбегал и подбирал дроп.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Словно безумец: — Объяснишь мне, как так получилось?</w:t>
-[...31 lines deleted...]
-        <w:t>[Группа] Маленькая Сухая Бабочка: — Извини, случайно нажала &amp;gt;_&amp;gt;</w:t>
+        <w:t>[Отряд] Словно безумец: — Объяснишь мне, как так получилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Маленькая Сухая Бабочка: — Извини, случайно нажала &amp;gt;_&amp;gt;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,115 +366,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы это была рандомная солянка, он бы махнул рукой, но тут-то — постоянная группа друзей! И явно не новички, скорее всего, у всех уже есть основные персонажи. И ты тут «случайно нажала»?! Прям как в анекдоте про то, как бумагу жгут на кладбище, чтобы «обмануть духов». Если бы она по-человечески извинилась, может, он бы и сжалился. В конце концов, кинжал-то всего лишь 30 уровня. Но... её извинение было чистейшей воды фальшью, приправленной попыткой прикинуться милой.</w:t>
-[...63 lines deleted...]
-        <w:t>[Группа] Королева теней: — Ладно, успокойся, чего с девочкой ругаться?</w:t>
+        <w:t>Если бы это была рандомная солянка, он бы махнул рукой, но тут-то — постоянный отряд друзей! И явно не новички, скорее всего, у всех уже есть основные персонажи. И ты тут «случайно нажала»?! Прям как в анекдоте про то, как бумагу жгут на кладбище, чтобы «обмануть духов». Если бы она по-человечески извинилась, может, он бы и сжалился. В конце концов, кинжал-то всего лишь 30 уровня. Но... её извинение было чистейшей воды фальшью, приправленной попыткой прикинуться милой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Словно безумец: — Ты первый день играешь, что ли?! Кто так может промахнуться?! Почему ты не «промахнулась» и не вышла из пати?! Почему не «промахнулась» и не выдернула шнур из розетки?! Почему не «промахнулась» и не сваншотила босса?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Королева теней: — Ладно, успокойся, чего с девочкой ругаться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Словно безумец: — Я, между прочим, тоже девушка! Чё, если играю за мужского чара, можно меня гнобить?!</w:t>
+        <w:t>[Отряд] Словно безумец: — Я, между прочим, тоже девушка! Чё, если играю за мужского чара, можно меня гнобить?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,147 +686,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Королева теней: — ……</w:t>
-[...95 lines deleted...]
-        <w:t>[Группа] Увэй-Цзюнь: — Безумец, ты правда девушка?</w:t>
+        <w:t>[Отряд] Королева теней: — ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кэгу: — Серьёзно? Зы — девушка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Сосед У Лаоэр: — Охренеть, вот это поворот! Кайф!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Увэй-Цзюнь: — Безумец, ты правда девушка?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,371 +846,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Словно безумец: — Сто процентов, без подмен.</w:t>
-[...319 lines deleted...]
-        <w:t>[Группа] Сосед У Лаоэр: — Ой, точно. Безумец, ты ж ради кинжала паришься, да? Ща мы тебе поможем, пойдём с тобой фармить, пока не выбьется.</w:t>
+        <w:t>[Отряд] Словно безумец: — Сто процентов, без подмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Увэй-Цзюнь: — А чего ты тогда мужского чара выбрала?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Словно безумец: — Я гордая трапуха, сама прокачала себе акк ^_^</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Королева теней: — ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Сосед У Лаоэр: — Мести, если тебе сказать нечего — не флудь, место зря занимаешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Сосед У Лаоэр: — Безумец, у тебя парень есть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Словно безумец: — ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Королева теней: — Ты придурок, это же мужской чар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Сосед У Лаоэр: — Да какая разница, мне как раз такие нравятся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кэгу: — Тебя не туда понесло, брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Сосед У Лаоэр: — Ой, точно. Безумец, ты ж ради кинжала паришься, да? Ща мы тебе поможем, пойдём с тобой фармить, пока не выбьется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Маленькая Сухая Бабочка: — Но мне надо выходить, завтра учёба &amp;gt;_&amp;gt;</w:t>
+        <w:t>[Отряд] Маленькая Сухая Бабочка: — Но мне надо выходить, завтра учёба &amp;gt;_&amp;gt;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,83 +1294,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Сосед У Лаоэр: — Тогда ложись спать, мы втроём с ней пробежимся.</w:t>
-[...31 lines deleted...]
-        <w:t>[Группа] Маленькая Сухая Бабочка: — Но тогда у вас уровень завтра будет выше, как мы вместе дальше пойдём? t_t</w:t>
+        <w:t>[Отряд] Сосед У Лаоэр: — Тогда ложись спать, мы втроём с ней пробежимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Маленькая Сухая Бабочка: — Но тогда у вас уровень завтра будет выше, как мы вместе дальше пойдём? t_t</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Увэй-цзюнь: — Безумец, я тебе дам две тысячи. На них можно купить кинжал Цзин Кэ, извини, это был наш косяк.</w:t>
+        <w:t>[Отряд] Увэй-цзюнь: — Безумец, я тебе дам две тысячи. На них можно купить кинжал Цзин Кэ, извини, это был наш косяк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,83 +1550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Маленькая Сухая Бабочка: — Ну вот, Безумец, теперь довольна?</w:t>
-[...31 lines deleted...]
-        <w:t>[Группа] Увэй-цзюнь: — Бабочка.</w:t>
+        <w:t>[Отряд] Маленькая Сухая Бабочка: — Ну вот, Безумец, теперь довольна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Увэй-цзюнь: — Бабочка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видимо, Увэй-цзюнь ушёл в приват с зомбачкой, и там наверняка было по классике: сначала поругал, потом утешил. В наше время в играх клеить девушек — проще простого.</w:t>
+        <w:t>Видимо, Увэй-цзюнь ушёл в личку с зомбачкой, и там наверняка было по классике: сначала поругал, потом утешил. В наше время в играх клеить девушек — проще простого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Система]: Маленькая Сухая Бабочка исключила вас из группы.</w:t>
+        <w:t>[Система]: Маленькая Сухая Бабочка исключила вас из отряда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почти одновременно всплыло приватное сообщение от Увэй-цзюня:</w:t>
+        <w:t>Почти одновременно всплыло личное сообщение от Увэй-цзюня:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Хуася] Красота, разрушающая города: — 2b, ты реально 2b! Теперь тебя твои же начнут гасить, хах!</w:t>
+        <w:t>[Хуася] Красота, губящая города: — 2b, ты реально 2b! Теперь тебя твои же начнут гасить, хах!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6543,50 +6543,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Хуася] po11y: Иди. На. Хер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>