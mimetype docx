--- v0 (2026-05-08)
+++ v1 (2026-07-09)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Единственное, что его волновало — смогут ли они с зомби справиться с этим ублюдком вдвоём. Раньше он ходил сюда с собранной группой: хил, танк, дд*. Сейчас же на «Иллюзорном мире» игроков осталась кот наплакал. С трудом удалось заполучить хоть какого-то эксперта. Вот и приходится идти на авось.</w:t>
+        <w:t>Единственное, что его волновало — смогут ли они с зомби справиться с этим ублюдком вдвоём. Раньше он ходил сюда с собранным отрядом: хил, танк, дд*. Сейчас же на «Иллюзорном мире» игроков осталась кот наплакал. С трудом удалось заполучить хоть какого-то эксперта. Вот и приходится идти на авось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] po11y погиб.</w:t>
+        <w:t>[Отряд] po11y погиб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Кто лечит — тот и мать погиб.</w:t>
+        <w:t>[Отряд] Кто лечит — тот и мать погиб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,307 +2190,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В «Хуася» мёртвые персонажи не могут писать — ни в общий, ни в приват, ни в легион, ни в мир, если только не использовать донат-предметы. Но есть одно исключение — чат группы. Пока ты в пати, даже мёртвый можешь переписываться с сокомандниками.</w:t>
-[...255 lines deleted...]
-        <w:t>[Группа] po11y: PvP — это скилл. А танк — это броня.</w:t>
+        <w:t>В «Хуася» мёртвые персонажи не могут писать — ни в общий, ни в личку, ни в отряд, ни в мир, если только не использовать донат-предметы. Но есть одно исключение — чат отряда. Пока ты в пати, даже мёртвый можешь переписываться с сокомандниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кто лечит — тот и мать: Что произошло?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] po11y: Я умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кто лечит — тот и мать: …Гениально. Я вижу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] po11y: Экипировка слабая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кто лечит — тот и мать: Ты же алхимика только что с ваншота снёс!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] po11y: И тебя дважды убил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кто лечит — тот и мать: ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] po11y: PvP — это скилл. А танк — это броня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,147 +2734,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Группа] Кто лечит — тот и мать: Ты серьёзно в этом пришёл в инстанс со мной?!</w:t>
-[...95 lines deleted...]
-        <w:t>[Группа] po11y: Забыл.</w:t>
+        <w:t>[Отряд] Кто лечит — тот и мать: Ты серьёзно в этом пришёл в инстанс со мной?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] po11y: Не нравится? У меня ещё есть белый 35-го.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] Кто лечит — тот и мать: …Ты хоть предупредил бы заранее!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отряд] po11y: Забыл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>