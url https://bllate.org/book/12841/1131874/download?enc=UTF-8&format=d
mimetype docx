--- v0 (2026-05-08)
+++ v1 (2026-08-25)
@@ -30,947 +30,1219 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 14</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Чжу ежедневно делал Янь Сыся иглоукалывание. К тому времени, как выпал первый снег, Янь Сыся уже мог видеть свет. Это была уже не полная темнота. Но ему ещё рано было выходить на свет, поэтому Бай Чжу завязал Янь Сыся глаза повязкой.</w:t>
-[...895 lines deleted...]
-        <w:t>Сяо Лянь не ответил. Он уткнулся головой в шею и плечо Янь Сыся. Янь Сыся наклонился к уху Сяо Ляня и шептал его ласковое имя, пока Сяо Лянь не ответил.</w:t>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Чжу изо дня в день делал Янь Сыся иглоукалывание. К тому времени, как выпал первый снег, Янь Сыся уже мог улавливать глазами смутный свет, и перед ним больше не простиралась непроглядная тьма. Однако яркий свет ему пока был противопоказан, поэтому знахарь Бай туго обмотал его глаза повязкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За несколько дней до Нового года, когда повязку ненадолго сняли, Янь Сыся уже мог различать расплывчатые очертания предметов. Эта добрая весть сделала новогодние праздники в доме Янь еще более радостными. Впрочем, едва сняв повязку на мгновение, Бай Чжу тут же обмотал его глаза снова — до полного выздоровления повязку надлежало носить не снимая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первый день Нового года Янь Сидун пришел поздравить Янь Сыся и Сяо Ляня и тут же вытянул руки, выпрашивая новогодние деньги — «ясуйцянь», где слово «суй» звучало созвучно со словом «злые духи», а сами деньги символизировали защиту от напастей. Янь Сыся заставил Янь Сидуна произнести еще пару добрых пожеланий, а тот, не долго думая, нажелал им с Сяо Лянем жить в согласии до ста лет. Лишь когда Янь Сыся остался доволен услышанным, он позволил Сяо Ляню вручить младшему брату заветный красный конверт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь уже привык к подобным выходкам Янь Сыся и больше не заливался краской, как прежде. Держа в руках пачку новогодних посланий, только что принесенных слугами, он выудил оттуда карточку от семейства Юй. Поздравление было написано рукой Цзянь Бао: всего несколько иероглифов, кривых, косых и довольно некрасивых, однако Сяо Лянь, казалось, смог разглядеть за этими каракулями искреннее счастье Цзянь Бао:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пришло поздравление от Цзянь Бао. Значит, и наше карточка уже дошла до поместья Юй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семейство Юй жило в соседнем городе, и нанести личный визит в первый день Нового года было трудно. В таких случаях посылали слуг с поздравительными карточками — это называлось «летающие письма». У дверей каждого дома вывешивали красный бумажный конверт с двумя иероглифами «Принятие благословений», куда и опускали такие послания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, брат Юй и остальные наверняка уже всё получили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Интересно, знает ли Цзянь Бао хоть несколько иероглифов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сам-то он не знает, но брат Юй обязательно прочитает ему вслух. Точно так же, как и ты читаешь мне, пока я ничего не вижу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Сяо Лянь тихо улыбнулся и, опустив взор, стал открывать поздравительные карточки одна за другой, зачитывая их Янь Сыся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся с повязкой на глазах, сохраняя на губах теплую улыбку, слушал мягкий, приятный голос Сяо Ляня. Когда тот закончил чтение, Янь Сыся с улыбкой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У госпожи столь чарующий голос… Если мои глаза поправятся и я больше не услышу, как ты читаешь мне, это станет величайшим упущением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если тебе нравится, я и потом буду читать тебе, — Сяо Лянь, глядя на выражение лица Янь Сыся, спросил напрямую: — Отчего ты всегда так искусен в ласковых речах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся притворно развел руками, будто его озарило:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О? Фулан считает, что я говорю ласковые речи? А мне казалось, это лишь слова, идущие от самого сердца. Должно быть, рядом с тобой это умение приходит само собой, без всяких учителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Сяо Лянь уже привык к его ухаживаниям, он всё же смутился и решил перевести тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра нам надлежит вместе отправиться в поместье Сяо. Подарки я уже приготовил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз этими делами занималась госпожа, я совершенно спокоен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь поговорил с Янь Сыся еще о всяких пустяках, как вдруг пришли визитеры. Янь Сыся всё же обладал высоким статусом цзюйжэня, поэтому в первый день Нового года засвидетельствовать свое почтение пришло немало народу. Сяо Лянь сидел подле Янь Сыся, служа ему глазами и помогая принимать гостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночью выпал снег, хоть и недолгий. К утру второго дня земля была припорошена лишь тонким белым слоем. Листья киноварного османтуса во дворе совсем осыпались, и ветви покрылись снегом, а кое-где на солнце снежная наледь уже подтаивала. И пусть кругом не было пышных сугробов, картина всё равно являла собой радостный признак благодатного и урожайного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прибыв в дом Сяо, они согласно обычаю первым делом засвидетельствовали почтение Сяо Нофу и его законной супруге. Затем Янь Сыся остался в главной зале, а Сяо Лянь направился во двор к своей матери. По пути ему перегородил дорогу Сяо Синь. Сяо Лянь с невозмутимым видом посмотрел на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дай пройти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь с изумлением поцокал языком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Набрался смелости, а?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь благодаря наставлениям Янь Сыся и впрямь стал совсем другим:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне что, нужно напомнить тебе, что всё, что ты имеешь, ты украл у меня? — Сяо Синь уже проведал о том, что к Янь Сыся скоро вернется зрение. Знай он об этом заранее, сам бы, зажмурившись, вышел за него замуж! Оттого, глядя на Сяо Ляня, «забравшего чужое добро», он испытывал лишь еще большую глухую ненасытную злобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выбирай выражения. Я ничего не крал. Ты сам отказался и силком спихнул его мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы ты уперся и не захотел, разве не я вышел бы за него?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего бы мне отказываться? К тому же, если бы я тогда уперся и не вышел замуж вместо тебя, неужто ты и впрямь пошел бы сам? Или стал бы капризничать да устроил сцену, чтобы твоя мать придумала способ расторгнуть помолвку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь, взбешенный словами Сяо Ляня, занес было руку, готовый по привычке ударить его, но слуга подле него вовремя подал знак, напомнив, что ныне Сяо Лянь — супруга господина цзюйчженя. Сяо Синь со злобой опустил руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все равно ты украл мое! Ты предо мной в долгу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь посмотрел на Сяо Синя, который был старше его на несколько месяцев, но вел себя как неразумное и вздорное дитя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я перед тобой не в долгу. Да и во всем мире никто тебе ничего не должен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я заставлю тебя всё вернуть! Думаешь, сможешь крепко усесться на месте госпожи Янь? Подумай лучше о том, каково твое происхождение, а каково мое!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Происхождением я тебе уступаю, но как человек — ты мне и в подметки не годишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты смеешь говорить мне такое?! Чем это я хуже тебя? Вот постой, попрошу матушку помочь мне, чтобы Янь Сыся прогнал тебя и дал развод — посмотрю я тогда, как ты попляшешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скатертью дорога, — бросил Сяо Лянь, сделал шаг в сторону и продолжил свой путь во двор к матери. Сяо Лянь слишком хорошо знал Сяо Синя за столько лет: с таким человеком нужно вести себя именно так. Чем горячее ему перечить, тем больше он распаляется, а если проявить полное равнодушие — он сам изойдет желчью от досады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И впрямь, за спиной Сяо Ляня тут же раздались громкие ругательства Сяо Синя, но Сяо Лянь лишь прибавил шаг, оставив его брань позади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь, выплеснув ругань, тоже направился в главную залу. Сегодня его родители как раз намеревались вернуть расположение Янь Сыся. Когда Сяо Синь вошел, разговор шел именно об этом. Госпожа Сяо поднялась ему навстречу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Синь-эр, мы как раз говорили о тебе, скорее иди к матушке!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся, выслушав речи супругов Сяо, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы только что изволили высказаться о равных браках?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу с назидательным видом произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется! Когда двое скрепляют союзы, равное положение семей чрезвычайно важно. Ты еще молод и, возможно, не понимаешь таких вещей, но мы, старшие, разве станем желать вам зла?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, как тесть понимает «равное положение»? Покорный слуга полагает, что равенство семей означает не только происхождение и богатство, но и благородство помыслов, и родство душ. Я прекрасно знаю характер моей жены, его нрав безупречен, да и душой мы с ним едины. Поэтому считаю, что наш союз с ним в полной мере достоин называться «равным союзом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу спросил снова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но что он может тебе дать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся, вспомнив всё, что Сяо Лянь сделал для него, смягчил тон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он способен отдать мне всего себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всего себя? — перебил его Сяо Синь, абсолютно забыв об уважении, и с насмешкой фыркнул: — Да его «всё» — это жалкая горстка, не стоящая и малой доли того, чем владею я!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся с мягкой улыбкой ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если вести речь о богатстве, то он и впрямь уступает тебе, но во всех прочих отношениях тебе с ним не сравниться. И я убежден: будь  он хоть сказочно богат, он не раздумывая отдал бы мне всё без остатка, не требуя ничего взамен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Сяо, видя, как обижают ее родного сына, едко заметила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И еще зовется образованным человеком, а кругозор — с ореховую скорлупу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся не стал сердиться на слова госпожи Сяо, а лишь с серьезным видом обратился к Сяо Нофу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они оба — твои сыновья. Но ради законного сына рушить жизнь побочного сына… Я и представить не мог, что разница между законными и побочными-детьми может настолько ослепить тебя. Я не прошу тебя проявлять справедливость к Сяо Ляню, но надеялся, что ты подаришь ему хотя бы малую толику родительской любви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся всегда держался с отменным благородством, но на сей раз не назвал его «тестем» и не употребил вежливого обращения. Договорив, он, не заботясь о правилах приличия, позвал Цзюсы, чтобы тот вывел его прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся велел Цзюсы проводить его к Сяо Ляню. Когда они подошли ко двору госпожи Чу, Сяо Лянь как раз сидел с матерью в беседке и о чем-то беседовал. Янь Сыся успел услышать, как госпожа Чу назвала Сяо Ляня его детским именем. Прежде Янь Сыся никогда не слышал, чтобы Сяо Лянь упоминал о нем, и теперь, услышав его, чувствовал, как вся недавняя досада улетучивается без следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся и Сяо Лянь провели с госпожой Чу немало времени за теплой беседой, однако из-за того, что новогодний визит не задался, обедать в поместье Сяо они не стали и сразу сели в экипаж, чтобы вернуться к себе. В экипаже Янь Сыся прижал Сяо Ляня к себе, пока тот грел руки о жаровню. Наклонившись к самому уху Сяо Ляня, Янь Сыся тихо прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Гуай?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь потирал покрасневшее ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отчего ты прежде никогда не рассказывал мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это лишь детское прозвище, которым меня звала мама, не о чем тут рассказывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся снова прильнул к уху Сяо Ляня и стал дразнить его, тихо приговаривая раз за разом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Гуай, Сяо Гуай, Сяо Гуай…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда его называла так мать, это ощущалось совсем иначе, чем из уст Янь Сыся. Сяо Лянь от этой череды ласковых окликов совершенно растерялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь уже совсем взрослый…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько бы лет ни прошло, я все равно могу так тебя звать. Правда ведь, Сяо Гуай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не ответил и лишь уткнулся лицом в шею Янь Сыся. А тот продолжал шептать ему на ухо его детское имя снова и снова, пока Сяо Лянь наконец тихонько не откликнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>