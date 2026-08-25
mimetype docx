--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -30,1043 +30,1619 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Устроившись в главной комнате, Янь Сыся вдруг вспомнил, что дорога из города Цинъюнь занимает около трёх часов, и спросил: «Не знаю, ужинали ли вы уже?»</w:t>
-[...991 lines deleted...]
-        <w:t>Сяо Лянь в замешательстве коснулся своей щеки, которую ущипнул Янь Сыся.</w:t>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда все вошли в дом и расселись, Янь Сыся, рассудив, что дорога от города Цинъюнь до их краев занимает около трех часов, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Успели ли почтенные гости поужинать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань еще не успел молвить слова, как маленький дурачок, поняв смысл вопроса, тут же похлопал себя по животику:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Животик голодный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань укоризненно уставился на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А кто всю дорогу уплетал сладости?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький дурачок с самым невинным видом отрезал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уплетал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань просто ума не мог приложить, что с ним делать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Переешь опять — и животик снова разболится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький дурачок погладил себя по животу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Животик не болит, могу съесть еще во-о-от столько! — и даже очертил руками в воздухе огромный круг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, глядя на это забавное поведение, с улыбкой заступился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Совсем немного съесть вполне можно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся попросил дядю Яня велеть кухарке приготовить легкую пищу. Управляющий кивнул и вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький дурачок широко улыбнулся Сяо Ляню, блеснув белоснежными зубами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Сяо Лянь самый лучший!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань тут же вставил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто тебе дает поесть, тот у тебя и лучший.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький дурачок предпочёл его проигнорировать, лишь громко фыркнул, а затем воодушевленно обратился к Сяо Ляню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Сяо Лянь, а у меня теперь есть имя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь проявил искренний интерес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И как же тебя зовут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький дурачок радостно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзянь Бао! Теперь я тоже драгоценное сокровище! Это имя мне дал брат Покушай!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь с удивлением переспросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А кто такой брат Покушай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Бао ткнул пальцем в сторону Юй Луюаня. Тот с неловким видом почесал нос, но Сяо Лянь не стал расспрашивать дальше, понимая, что это их личное дело. Сяо Лянь продолжил болтать с Цзянь Бао о всякой всячине, а тот своими наивными детскими суждениями то и дело заставлял всех присутствующих искренне смеяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ходе беседы Юй Луюань заметив, что у Янь Сыся проблемы со зрением, но при этом тот держится абсолютно спокойно, учтиво и мягко, решил отбросить излишние церемонии и спросил прямо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Янь, позволь спросить о твоих глазах…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся с легкой улыбкой ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прежде получил травму головы, отчего и развился этот недуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слыхал ли брат Янь о знахаре Бай Чжу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, слыхал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И брат Янь пытался его разыскать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку Бай Чжу вел скитальческий образ жизни и место его пребывания найти было тяжело, Янь Сыся лишь усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пытался, конечно, да только найти так и не удалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань тоже улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот уж поистине удачное совпадение! Лекарь Бай сейчас как раз пребывает в поместье Юй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь в тот же миг ощутил невероятный трепет. Охваченный волнением, он вскочил с кресла, а руки его задрожали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужто правда?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чистая правда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся пораженно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каким же образом он оказался в поместье Юй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он взял ученика по имени Бай Ту, а тот приходится другом Цзянь Бао.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Бао, который слушал их разговор как сквозь сон, наконец уловил знакомое имя и, весь просияв, возбужденно выпалил Сяо Ляню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Сяо Лянь, Бай Ту — это мой друг-заика! Я нашел его! А еще мой заика умеет лечить болезни и спасать людей! Скажи же, разве он не удивительный?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь и помыслить не мог, что знахарь Бай Чжу, которого они с Янь Сыся безуспешно искали, находится в соседнем городе, да еще и является учителем друга Цзянь Бао. Сяо Лянь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, невероятно здорово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Бао сиял от гордости, словно это была его личная заслуга:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Сяо Лянь тоже удивительный, ты умеешь вышивать прекрасные платки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань со смешком вставил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все твои друзья в чем-то да сильны, и лишь ты один умеешь только кушать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Бао в сердцах запальчиво отрезал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я и кушаю лучше всех!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Цзянь Бао надул губы, скрестил руки на груди и, упрямо топая, отошел к самой стене. Задрав голову высоко к потолку и не расцепляя рук, он встал лицом к стене и замолк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, глядя на Цзянь Бао, с недоумением спросил у Юй Луюаня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань, глядя на этот до боли знакомый жест Цзянь Бао, расплылся в теплой улыбке и легким тоном сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, он просто рассердился. Я подойду и немного его уговорю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, глядя на выражение лица Юй Луюаня, невольно вздрогнул и подумал про себя: «Любит же он поддевать Цзянь Бао и доводить до обиды, а потом сам же увлеченно идет его ублажать… Что за странная прихоть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Луюань тем временем снова обратился к Янь Сыся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня Цзянь Бао увидел платок вашей жены и тут же поднял крик, требовал немедленно везти его сюда. Мы явились в столь поздний час и нарушили ваш покой — сие весьма бестактно. К тому же нам, простите уж, придется стеснить вас своим присутствием еще на два-три дней, надеемся на ваше великодушие. Завтра же я составлю письмо и отправлю человека за лекарем Бай. Знахарь Бай — человек редчайшей доброты и милосердия, он ни за что не оставит это дело без внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Юй, к чему эти пустые условности? Цзянь Бао ведь тоже друг моей жены. Мы и сами собирались завтра отправлять визитную карточку в поместье Юй, да никак не ожидали, что вы пожалуете к нам первыми. Благодаря брату Юй нам удалось найти лекаря Бай, и я бесконечно вам благодарен. Оставайтесь у нас столько, сколько пожелаете, не стоит стесняться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Своей удачей мы скорее обязаны вашей жене, ведь если бы он прежде не помог Цзянь Бао, мы бы и вовсе не познакомились, — Юй Луюань бросил взгляд на Цзянь Бао и улыбнулся: — Пойду-ка я проведаю своего Цзянь Бао.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся кивнул Юй Луюаню. Тот поднялся, подошел к Цзянь Бао, стал вкрадчиво успокаивать и уговаривать его, после чего увел его в обеденную залу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Янь Сыся и Сяо Лянь вернулись в свои покои и едва прикрыли за собой дверь, Янь Сыся тут же обнял Сяо Ляня и тихо, так, чтобы слышал только он один, прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь обнял Янь Сыся в ответ и откликнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся снова позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь подумал, что Янь Сыся просто растроган внезапной вестью о лекаре Бай, и потому ласково погладил его по спине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж удалось найти лекаря Бай, появился надежный шанс. Все обязательно наладится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся тихо усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле я стараюсь не тешить себя излишними надеждами. Ведь если излечить глаза не удастся, удар окажется куда больнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь слегка отклонился назад и прикрыл ладонью губы Янь Сыся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не говори так. Все обязательно будет хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся протянул руку, бережно сжал ладонь Сяо Ляня и запечатлел на ней легкий поцелуй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, я верю моей госпоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, сдерживая смущение, не стал отнимать руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если исцелить не удастся — не беда. Я всегда буду подле тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся снова поцеловал тыльную сторону его ладони:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вступить с тобой в брак — величайшая удача в моей жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это я должен был сказать такие слова, — Сяо Лянь опустил взор. — Ты — самый лучший человек из всех, кого я встречал в своей жизни, тогда как я… вовсе не такой. На своем пути ты мог бы встретить множество людей куда достойнее меня, так что соединить с тобой судьбу — вот истинное благословение для меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав слова Сяо Ляня, Янь Сыся не удержался и тихо рассмеялся. Сяо Лянь совершенно не понял, что вызвало его смех:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отчего же госпожа до сих пор не возьмет в толк: какой я в твоих глазах, такой и ты в моих. Не говори больше подобных слов, а не то я и впрямь не на шутку на тебя рассержусь, — с этими словами Янь Сыся шутливо и нежно ущипнул Сяо Ляня за щеку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, повинуясь его движению, остался стоять и глуповато поглаживать то место на щеке, которого только что касались пальцы Янь Сыся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>