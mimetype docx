--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -30,1107 +30,1491 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующее утро Сяо Лянь отдал сшитую им одежду Янь Сыся, который спросил: «Значит, госпожа занималась шитьём для меня эти несколько дней назад».</w:t>
-[...1038 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
+        <w:t>На следующее утро Сяо Лянь подарил сшитый им наряд Янь Сыся. Янь Сыся спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выходит, все эти дни моя жена так сильно хлопотал лишь для того, чтобы сшить одежду для меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь слегка смутился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу… хотел сделать тебе приятный сюрприз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Премного благодарен госпоже, мне невероятно радостно. Однако впредь, если госпожа снова решит порадовать меня, не доводи себя до изнеможения, а не то моё сердце будет изнывать от боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь пообещал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, впредь я буду осторожнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся бережно ощупал материю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ткань из «Цзиньигэ»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, ткань из «Цзиньигэ», но мое мастерство явно уступает их портным, так что прошу не судить строго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпоже не следует себя недооценивать, — Янь Сыся провел пальцами по узору вышивки. — Вышивка моей жены прекрасна без всяких оговорок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Сяо Ляня стало очень светло на душе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь примерить, хорошо ли сидит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае покорнейше прошу госпожу помочь мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь помог Янь Сыся облачиться в новый наряд. Сяо Лянь не снимал мерки с тела Янь Сыся, а полагался лишь на собственный глазомер, но одежда пришлась точно по фигуре. Нежно-зеленоватый халат придавал ему утонченный, возвышенный вид. Поправляя полы одеяния Янь Сыся, Сяо Лянь промолвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сидит идеально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся про себя рассудил: ткани в «Цзиньигэ» стоят невероятно дорого, а о стеснённом положении Сяо Ляня он знал, отчего невольно задумался, сколько же сбережений у того осталось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уж не потратил ли ты на это большую часть своих накоплений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь побоялся, что Янь Сыся подумает, будто у него совсем не осталось денег, и примет подарок с тяжелым сердцем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного. Деньги дело наживное, их всегда можно заработать вновь. К тому же ты подарил мне свадебный наряд, а он куда дороже того, что сшил я. Не бери в голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся сжал ладонь Сяо Ляня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тот свадебный наряд, хоть и стоил немалых денег, для поместья Янь ничего не значил. Но одежда, сшитая тобой — это всё, что у тебя было, и она стократ ценнее моего подарка. Я лишь хочу, чтобы ты дарил её от чистого сердца, а не из чувства долга, желая свести счеты. Я добр к тебе, и ты можешь со спокойным сердцем принимать это. Тебе не нужно делать ради меня то же самое. Даже подари ты мне простой платок — я и тому был бы безумно рад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь с самого детства никогда не знал подобного отношения. Он не умел со спокойной душой принимать чужую доброту: если ему что-то давали, он непременно стремился отдать что-то взамен. Потому, когда Янь Сыся преподнес ему свадебный наряд, Сяо Лянь сшил для него одежду — пусть и не столь роскошную, но зато на душе стало чуточку спокойнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая слова Янь Сыся, Сяо Лянь подумал: неужели в этом мире и впрямь есть кто-то, кроме матушки, кто способен проявлять к нему заботу, не требуя ничего взамен? Если этим человеком был Янь Сыся, сердце верило без колебаний. Но с губ его все же слетел вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если однажды ты решишь, что отдал ради меня слишком много и это того не стоило, как тогда быть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если такой день и настанет, то лишь в том случае, если ты раньше меня уйдешь в Мир Благоденствия, и я в глубокой старости стану ворчать на тебя: «И надо же, я был к тебе так добр, а ты взял да бросил меня одного». К тому же стоило оно того или нет — решать мне, а вовсе не госпоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь прижался к груди Янь Сыся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня самого никогда не было веры в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся обнял Сяо Ляня и тихо усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А есть ли у госпожи вера в меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда госпоже достаточно лишь верить мне, и только.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если впредь тебе понадобятся деньги, иди прямо в казну. Ты — хозяин поместья Янь, — Янь Сыся хмыкнул и шутливо добавил: — Даже если ты полностью разоришь поместье Янь, в этом не будет ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь лишь крепче обнял Янь Сыся, уткнувшись лицом в его грудь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, я запомнил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся продолжил шутить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фулан запомнил, что за деньгами нужно идти в казну, или то, что можно разорить поместье Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не остался в долгу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разорить поместье Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся расхохотался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда в будущем мне придется уповать лишь на то, что жена будет меня содержать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, заразившись его смехом, тоже улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж одежда в подарок Янь Сыся была готова, платки можно было принести и вышивать прямо в поместье Янь. Сяо Лянь собрался отправиться в вышивальную лавку за своим ларчиком с принадлежностями. У самых ворот он столкнулся с управляющим Янем, подле которого стоял какой-то человек. Лицо незнакомца показалось Сяо Ляню знакомым, но раздумывать он не стал и лишь кивнул управляющему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Собираешься по делам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, иду в вышивальную лавку за вещами. У дяди Яня гость, не буду вам мешать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я лишь пригласил человека для перевозки груза. Ступай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь кивнул и удалился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человеком подле управляющего Яня был как раз тот самый извозчик, которого Сяо Лянь встретил на рынке, когда искал повозку на юг города. Из-за яркой внешности Сяо Ляня извозчик тогда принял его за наложника и посчитал невероятно скупым, а потому хорошо запомнил его лицо. Он спросил у управляющего:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Управляющий, а кто этот юноша?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он? — Управляющий Янь, видя, как тот не сводит глаз с их молодой госпожи, подумал, что тот позарился на его красоту, и недовольно буркнул: — Это старшая госпожа нашего дома Янь! Побереги свои глаза, а не то смотри у меня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Извозчик просто поверить не мог своим ушам и от неожиданности выкрикнул чуть громче обычного:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так это и есть тот самый супруг из дома Сяо, которого недавно взял в жены молодой господин Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, он самый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Извозчик искренне не мог понять:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но зачем же ему тогда на рынке понадобилось искать грузовую повозку с осликом? В вашем поместье Янь ведь есть собственные экипажи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь ничего об этом не знал и нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чем ты говоришь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да вот некоторое время назад… Точное число дней я и не вспомню, может, дней шесть назад? А может, восемь? Но точно не больше десяти!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ближе к делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вот же самое главное! В тот день он пришел на рынок искать повозку на юг города, хотел поехать с грузом. Я за дорогу туда и обратно попросил всего три ляна серебра, а он посчитал, что дорого, открестился и пошел пешком! А после полудня, когда я вез второй груз, снова увидел его: он шел обратно с каким-то свертком в руках. До чего странно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь скользнул по нему строгим взглядом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Три ляна серебра? Если мне не изменяет память, эта дорога стоит от силы один лян серебра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Извозчик не ожидал, что управляющий Янь тоже знает городские цены, и с заискивающей улыбкой поспешил оправдаться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так ведь в те дни на юг города ездил один я! Естественно, хотелось заработать побольше, вот бесы и попутали… Но вы только вдумайтесь: за все то время, что я ездил на юг города, ни один человек так и не сел в мою повозку! Так мне и надо, я осознал свою ошибку! Управляющий, только не отказывайтесь от моих услуг по перевозке!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не беспокойся, раз уж я призвал тебя сегодня, то отменять уговор не стану. — Управляющий Янь не стал выставлять его за дверь прямо сейчас, но про себя твердо решил больше никогда к нему не обращаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Извозчик рассыпался в благодарностях и поклонах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, спасибо огромное, управляющий!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уладив дела с перевозкой груза, управляющий Янь поразмыслил и все же решил обо всем рассказать Янь Сыся. Едва прослушав рассказ, Янь Сыся мгновенно понял, зачем Сяо Лянь ходил на юг города. Неудивительно, что в тот вечер он вернулся настолько изнуренным! Сердце Янь Сыся сжалось от щемящей жалости и нежности: до чего же он глупый и трогательный…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял, в чем дело. Спасибо, дядя Янь, что сообщил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я и сам не знал, зачем ему это понадобилось, вот и подумал, что лучше рассказать, лишь бы у вас все было ладно, — Управляющий Янь уже собирался уходить, как вдруг заметил, что на Янь Сыся надето совершенно новое одеяние, которого он прежде никогда не видел. — А эта одежда?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во взгляде Янь Сыся проступила бесконечная нежность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сшита госпожой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь был далеко не глупым человеком. Взглянув на роскошную ткань и связав все нити воедино, он тут же обо всем догадался. На душе у него стало невероятно светло: старый хозяин и хозяйка на том свете могут быть спокойны, у молодого господина наконец появился человек, который искренне бережет и любит его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, просто замечательно! В таком случае я пойду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь забрал из лавки свой ларчик и сразу вернулся в поместье Янь, отправившись искать Янь Сыся в задний сад. Янь Сыся, как и ожидалось, сидел на втором этаже деревянного домика. Он упражнялся в каллиграфии, и Сяо Лянь не стал его тревожить, боясь сбить его ритм — ведь если незрячий Янь Сыся собьется, ему будет трудно снова точно навести кисть на бумагу. Сяо Лянь тихо поставил ларчик, уселся за стол и принялся вышивать платок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив писать, Янь Сыся отложил кисть, подошел и сел рядом с Сяо Лянем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня после полудня в поместье снова придут брат Сюй и брат Вэнь. Прежде не выпадало хорошего случая представить вас друг другу, но раз уж ты сегодня дома, самое время вам познакомиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь от неожиданности едва не сделал неверный стежок. Он отложил платок, поднял глаза на Янь Сыся и сказал с легкой неуверенностью в голосе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ведь все ученые мужи, а я прошел лишь самое начальное обучение да держу маленькую вышивальную лавку… Не опозорю ли я тебя перед ними?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся не стал отвечать прямо, а задал встречный вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа правда считает, будто я из тех людей, что смотрят на других свысока?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда и мои друзья не такие. Так что госпожа может быть совершенно спокойна. Ты замечательный, и мне, разумеется, очень хочется, чтобы они позавидовали тому, какая у меня прекрасная жена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь находил это удивительным: любое слово, слетавшее с губ Янь Сыся, действовало на него точно целебный бальзам, принося полный покой. И казалось, с каждым новым днем он любил Янь Сыся все сильнее, чем в день предыдущий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>