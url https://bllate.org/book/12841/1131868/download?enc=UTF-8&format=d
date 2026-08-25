--- v0 (2026-05-10)
+++ v1 (2026-08-25)
@@ -30,1507 +30,2131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Их заказ будет доставлен через семь дней. Сяо Лянь также хотел воспользоваться этим временем, чтобы закончить свой подарок для Янь Сыся. В павильоне Цзиньи было много работников, которые выполняли индивидуальные заказы, а у него был только он сам. Чтобы закончить наряд, он провёл в своей мастерской по вышиванию следующие несколько дней. Чтобы выкроить больше времени, он не вернулся в особняк Янь на обед, даже если это сэкономило ему четверть часа — время, которое он потратил бы на дорогу от мастерской до особняка Янь, не считая времени на обратную дорогу.</w:t>
-[...47 lines deleted...]
-        <w:t>Ян Сыся вспомнил, как Сяо Лянь упоминал, что мастерская вышивки получила крупный заказ. Подумав о том, как много Сяо Лянь был занят в последнее время, он спросил: «Сколько времени потребуется госпоже, чтобы выполнить заказ на платки?»</w:t>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свадебные наряды должны были доставить в поместье Янь через семь дней, и Сяо Лянь хотел успеть сшить одежду и подарить её Янь Сыся к этому же сроку. В лавке «Цзиньигэ» работу делили между несколькими мастерами, Сяо Лянь же трудился в одиночку. Чтобы успеть сшить новый наряд, все последующие дни он безвылазно просиживал в вышивальной лавке. Экономя время, он даже не возвращался в поместье Янь на обед, хоть пеший путь и занимал всего лишь время одной чашки чая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся, опасаясь, что Сяо Лянь изнуряет себя и плохо питается, обещал лично приносить ему обед в час У (11:00–13:00). Янь Сыся велел Цзюсы достать блюда и расставить их на столе, после чего отпустил слугу и обратился к Сяо Ляню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа, давай пообедаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь первым делом вложил палочки в руку Янь Сыся и лишь затем взял свою пиалу и палочки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже ешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся прежде слышал от Сяо Ляня, что вышивальная лавка взяла заказ на партию платков, и думал, будто тот все эти дни занят именно им. Потому он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько времени потребуется госпоже, чтобы закончить эти платки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя доход Сяо Ляня был ничтожно мал по сравнению с богатствами поместья Янь, Янь Сыся вовсе не требовал, чтобы Сяо Лянь бросил свою лавку и заперся дома в статусе госпожи Янь. Однако, видя такую непрерывную суету, он невольно испытывал жалость и заботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь вышивал вовсе не платки, отчего почувствовал невольную неловкость. Набив рот рисом, он сбивчиво пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все будет готово как раз к назначенному сроку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя та партия платков была выполнена едва на треть, до приезда людей из дома Юй оставалось еще полмесяца, времени имелось с избытком, и Сяо Лянь ничуть не переживал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпоже следует больше беречь себя и не доводить организм до изнеможения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не беспокойся, я знаю меру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За обедом они неспешно беседовали о всяких мелочах. Уходя, Янь Сыся обнял Сяо Ляня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты возвращаешься поздно уже три дня подряд. Сегодня вечером вернись пораньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляню невероятно нравилось это ощущение — знать, что дома кто-то с нетерпением ждет его возвращения. Он уткнулся лицом в грудь Янь Сыся и кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, сегодня вернусь пораньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся наклонил голову и легонько коснулся губами его мочки уха:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пойду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мочка уха Сяо Ляня вспыхнула алым цветом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ухода Янь Сыся Сяо Лянь продолжил спешно кроить и шить одежду. Сюнь Цюй, стоявшая неподалеку, шутливо подшучивала над ним, а Сяо Лянь лишь краснел, с кротостью принимая её подшучивания. Вдруг снаружи раздался голос Цзинь Цяо:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя деньги, которые зарабатывал Сяо Лянь, не шли ни в какое сравнение с доходами семьи Янь, Янь Сыся не заставлял Сяо Ляня закрывать свою маленькую мастерскую по вышиванию, чтобы сосредоточиться на роли хозяйки дома. Просто было тяжело видеть, как усердно работает Сяо Лянь. Он не мог не чувствовать себя немного расстроенным.</w:t>
-[...31 lines deleted...]
-        <w:t>Хотя заказ был выполнен на пятьдесят процентов, до того, как семья Юй заберёт платки, оставалось ещё больше месяца. Он совсем не беспокоился о том, что у него не хватит времени.</w:t>
+        <w:t>—Приветствуем уважаемого гостя! Не желает ли господин присмотреть что-нибудь из вышивки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ с веером в руках, держась с благородным изяществом, отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пока просто осмотрюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь сразу узнал голос Ли Чэнцзэ, но подниматься не стал, предоставив Цзинь Цяо обслуживать гостя. Ли Чэнцзэ состряпал вид ценителя, разглядывая вышивку в лавке, а затем подошел к Сяо Ляню. Увидев, что тот кроит одежду, он поинтересовался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Госпожа, пожалуйста, уделяй больше внимания своему здоровью и не навреди себе».</w:t>
-[...255 lines deleted...]
-        <w:t>Сяо Лянь проигнорировал Ли Чэнцзэ, взглянул на чай и прямо сказал: «Просто говорите, что хотели. У вас всего четверть часа».</w:t>
+        <w:t>— Маленький хозяин, неужто вышивальная лавка теперь берет и заказы портных?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь ничего не ответил, а Сюнь Цюй хихикнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Чэнцзэ медленно отодвинул чашку и посмотрел Сяо Ляню в глаза. Сяо Лянь взял чашку и сделал глоток. Ли Чэнцзэ заговорил, увидев, что Сяо Лянь нахмурился: «Семья Янь родом из города Цзинъань, но восемь лет назад они переехали в город Хуайхэ, когда их состояние уменьшилось, вы ведь это знаете?»</w:t>
+        <w:t>— Это маленький хозяин шьет для себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ рассудил, что тот делает это для Янь Сыся, и в его груди вспыхнула невольная досада:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хотел бы пригласить маленького хозяина в соседнюю чайную, чтобы обсудить кое-какие дела. Не окажете ли честь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, не прекращая прокладывать стежки, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорите прямо здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дело касается Янь Сыся. Если вам всё равно, я могу высказаться и тут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь побоялся, что тот начнет распускать порочащие сплетни о Янь Сыся, а Сюнь Цюй с Цзинь Цяо потом разнесут их по городу. Он отложил иглу с нитью:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В городе Хуайхэ это не было секретом. Сяо Лянь подтвердил: «Да».</w:t>
-[...495 lines deleted...]
-        <w:t/>
+        <w:t>— У вас время одной чашки чая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ хлопком сложил веер о ладонь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь и Ли Чэнцзэ уселись у окна в чайной. Ли Чэнцзэ заказал чайник чая, взял пиалу, лично налил Сяо Ляню и пододвинул к нему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этой чайной подают бесподобный «Люань Гуапьень». Нежные зеленые чаинки, чистый и светлый цвет, тонкий аромат, а вкус густой с долгой сладкой ноткой. Отведайте сначала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь проигнорировал его слова, лишь мельком глянул на пиалу и прямо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорите сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ неспешно забрал пиалу, предназначавшуюся Сяо Ляню, и, не сводя с него глаз, сделал глоток. Заметив, как Сяо Лянь насупился, он с ухмылкой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Семья Янь прежде жила в столичном городе Цзинъань и перебралась в Хуайхэ лишь восемь лет назад, когда обеднела. Вам об этом известно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В городе Хуайхэ это ни для кого не было секретом, и Сяо Лянь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Известно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А о том, какие отношения связывают Янь Сыся и барышню шестнадцати лет из дома Янь, вам ведомо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ведомо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ пренебрежительно усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Сыся наверняка сказал вам, что она — дочь управляющего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляню был отвратителен тон Ли Чэнцзэ, и он нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он нагло врет вам! Эта девица — его подруга детства, с малых лет воспитывавшаяся подле него. Ее растили именно как будущую наложницу, и в будущем он обязан взять ее в жены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не поверил ни единому слову:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чепуха и вздор!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Семья Янь в прошлом принадлежала к чиновничьей знати, а в каком знатном доме нет подобного рода воспитанниц? Живя под одной крышей, неужто Янь Сыся удержался бы и не тронул цветущую красавицу под боком? Они наверняка давно уже познали супружеские радости и предавались страсти за вашей спиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляня аж затрясло от гнева. Но разозлился он не от того, что поверил в слова Ли Чэнцзэ, а от того, как развязно тот порочил Цзымянь, ведь она была незамужней девушкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бездоказательно, сплошная ложь! Вы не имеете права порочить честное имя девушки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего вы взяли, что я ее порочу? Вы говорите, будто у меня нет доказательств, а у вас у самого есть хоть какие-то доказательства, что мои слова — ложь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я верю ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это лишь ваше предвзятое мнение! Вы видите только то, что он вам позволяет видеть. Нельзя слепо верить его обману, нужно узнавать правду и от других людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если я и захочу узнать о нем от других, то спрошу у его друзей, а не у человека вроде вас, таящего к нему глубокую неприязнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы утверждаете, будто я к нему питаю неприязнь, но ведь и его друзья будут кривить  душой и покрывать его. Разве их похвала не точно такая же предвзятость?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не отличался красноречием и не знал, как возразить на это, а потому лишь выдавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я все равно верю ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь искренне беспокоюсь о вас, — Ли Чэнцзэ попытался схватить Сяо Ляня за руку, но тот молниеносно отдернул ладонь. Ли Чэнцзэ с досадой спросил: — Зачем вы вышли за него? Ваш отец изначально явно собирался выдать вас за меня, но стоило мне сдать экзамены на степень цзюйчжэня и прийти с предложением, как он заявляет, будто вы обручены! Неужели они принудили вас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пошел на это добровольно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажите мне правду! Если они принудили вас, я непременно спасу вас из этого ада!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь был не силен в словесных перепалках и понимал, что не переспорит Ли Чэнцзэ, а потому лишь повторил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сделал это добровольно. Если у вас больше нет дел, я пойду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ поспешно выпалил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы обязаны поверить моим словам! Он ведь слепец! К тому же сможет ли он в будущем не брать других жен? Сможет ли обойтись без наследников? Когда вы расторгнете брак и разведетесь, вы сможете выйти за меня — я не стану гнушаться вами! — Последние слова он произнес с глубоким чувственным надрывом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляню от этих речей стало даже смешно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зато я стану гнушаться вами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ не ожидал услышать столь резкий отпор и онемел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы говорите, будто он в будущем возьмет других жен. А вы сами разве не возьмете других?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ сыпал обещаниями не задумываясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стоит вам выйти за меня, и я ни за что не возьму больше ни кого!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы просто пленились моей внешней красотой. Потеряй я свой привлекательный облик — и вы тут же забудете о своих словах. Отправляйтесь к своим наложницам или служанкам и не разыгрывайте передо мной глубокие чувства! — Сяо Лянь и прежде краем уха слышал о разгульном нраве Ли Чэнцзэ, но не стал вдаваться в оценки. Он поднялся, намереваясь уйти, и напоследок добавил: — И подобную ничем не подтвержденную клевету лучше не распускать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ смотрел вслед удаляющемуся Сяо Ляню с затаенной злобой: отчего он во всем уступает Янь Сыся? С досадой он подумал: до чего жаль, что юноша, обладающийтакой красотой, ни на грош ему не верит. Появись у того хотя бы капля сомнений, Ли Чэнцзэ сумел бы воспользоваться моментом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь же лишь жалел о напрасно потраченном времени, ведь ему нужно было торопиться назад — шить одежду для Янь Сыся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это же время Янь Сыся заварил чай в небольшом деревянном домике. Вэнь Ихун и Сюй Шань играли в вейци. Сделав ход, Вэнь Ихун молвил, обращаясь к Янь Сыся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ведь только сыграли свадьбу, отчего же госпожи Янь нет в поместье?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся налил им чаю. Хоть он ничего и не видел, ни единая капли не пролилась мимо пиал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В его вышивальной лавке в эти дни много работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэнь Ихун усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И зачем он держит эту лавчонку? Неужто ваше поместье Янь обеднело настолько, что не способно прокормить госпожу Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При мысли о Сяо Ляне сердце Янь Сыся наполнилось нежной теплотой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ему это по душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз ему по душе, ты во всем потакаешь ему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ответил с улыбкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань, вспомнив облик Сяо Ляня и ту сцену, свидетелем которой стал сегодня, произнес с нескрываемым недовольством:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ведь в этом мире далеко не все вещи можно позволять делать так, как вздумается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся уловил в словах Сюй Шаня скрытый намек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что брат Сюй имеет в виду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэнь Ихун и Сюй Шань переглянулись. Вэнь Ихун пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня мы с братом Сюй ехали к тебе в повозке. Знаешь ли ты, кого мы встретили по пути?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И кого же?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэнь Ихун беспристрастно описал увиденное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа Янь и Ли Чэнцзэ пили чай в чайной. Тебе известно об этом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся поднял пиалу и вдохнул чистый аромат чая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знал, но теперь знаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань вставил сбоку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это ты называешь «много работы в вышивальной лавке»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отпив чаю, Янь Сыся спокойным тоном ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Сюй Шаня проступил гнев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В день вашей свадьбы ты сам видел, как вел себя Ли Чэнцзэ! Позже он раструбил в уездной школе, будто семья Янь изначально собиралась выдать твою жену за него! А сегодня они тайком встречаются в чайной. Ты правда думаешь, будто между ними нет тайной связи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав выражения Сюй Шаня, Янь Сыся нахмурился, и в его голосе проскользнули холодные нотки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Сюй, подбирай выражения осмотрительнее! «Тайные встречи»? «Тайная связь»? Называть тайной встречей сидение в людной чайной? Раз он встретился с Ли Чэнцзэ, у него были на то свои причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ты вот так слепо веришь ему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, — Янь Сыся мягко улыбнулся. — Он — моя жена, и я, естественно, верю ему. Если у брата Сюй сложилось предвзятое мнение из-за внешней красоты моей жены, то, узнай ты его получше, у тебя не возникло бы подобного заблуждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань, чьи мысли угадали с высокой точностью, потер нос и онемел. Видя это, Вэнь Ихун усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Янь уж точно не ошибается в людях. Раз брат Янь верит ему, то и мы будем верить. Брат Янь знает, что у брата Сюй всегда такой прямолинейный нрав, так что если он чем-то задел госпожу Янь, просим не принимать это близко к сердцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ответил с улыбкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы учились вместе столько лет, и я прекрасно знаю его характер. Он лишь боялся, как бы меня не обманули, с чего бы мне принимать это близко к сердцу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань почесал затылок, поднял пиалу и осушил ее одним глотком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А чай, заваренный братом Янем, все так же хорош!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва прозвучали эти слова, все трое дружно рассмеялись. А за окном на землю тихо опадали красные листья клёнов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
-      </w:r>
-[...478 lines deleted...]
-        <w:t>Как только Сюй Шань похвалил чай, все трое рассмеялись, а листья красного клёна за окном падали на землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>