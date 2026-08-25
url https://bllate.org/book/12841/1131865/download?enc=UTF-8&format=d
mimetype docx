--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -30,1027 +30,1427 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот вечер в своей комнате они лежали бок о бок на одной кровати. Сяо Лянь слегка нервничал без всякой причины. Он знал, что ничего не произойдёт, но не мог подавить своё предвкушение.</w:t>
-[...958 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Вечером в брачных покоях они вдвоем лежали на одной кровати. Сяо Лянь ни с того ни с сего почувствовал волнение и неловкость: он прекрасно понимал, что между ними ничего не произойдет, но все равно не мог сдержать смутного ожидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив, как днем на свадебном пиру вел себя Ли Чэнцзэ, Сяо Лянь решил во всем чистосердечно признаться Янь Сыся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уже спишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся открыл глаза и повернулся в сторону Сяо Ляня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Еще нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Чэнцзэ до этого засылал сватов к моему отцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сватов к тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отчего же твой отец не согласился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не стал говорить прямо, произнеся лишь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он пришел свататься уже после того, как сдал экзамены и получил звание цзюйжэня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому времени в доме Сяо уже решили, что вместо старшего брата замуж за Янь Сыся выйдет Сяо Лянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся тихо усмехнулся, и в ночной тишине его смех прозвучал еще более мягко и нежно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это к лучшему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не совсем понял его мысль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — Размышляя про себя, он гадал: Янь Сыся считает, что к лучшему то, что он не вышел за Ли Чэнцзэ, или то, что он достался ему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он человек неблагонадежный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь подумал про себя: «Ты — человек достойный».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся заговорил вновь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полагаю, ты и сам вышел за меня не по своей воле. Если на душе у тебя тягостно, в будущем можешь подготовить разводное письмо — я беспрепятственно дам свое согласие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь тихо, но твердо выразил свою преданность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пошел на это добровольно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся лишь тихо усмехнулся и ничего не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Янь Сыся молчит, Сяо Лянь набрался храбрости и задал вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А тебе… тебе мил Сяо Синь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся улыбнулся еще шире:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я виделся с ним от силы пару раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь про себя подумал: «Так ведь и я виделся с тобой от силы пару раз».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда почему ты решил жениться на нем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Воля родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И только?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И только.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удостоверившись, что Сяо Синь вовсе не симпатичен Янь Сыся, Сяо Лянь ощутил, как в глубине его сердца забурлила радость, удержать которую было невозможно. Сяо Лянь понимал, что Янь Сыся не питает к нему особых чувств, но теперь, когда они сыграли свадьбу, Янь Сыся, будучи человеком верным своему слову, сам уж точно не станет предлагать развод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляню казалось, будто он даром получил несказанное сокровище. Он изо всех сил сдерживался, чтобы не рассмеяться вслух; похоже, с тех пор как он встретил Янь Сыся, удача неизменно улыбалась ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поразмыслив немного, Янь Сыся снова заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если слова, сказанные мной сегодня Ли Чэнцзэ за праздничным столом, задели тебя, надеюсь, ты не будешь таить обиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Задели? Насчет того, что он с самого начала был ему любезен? Или про «почувствовать руками»? Но ведь ничто из этого его ничуть не задело. Сяо Лянь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нисколько не задели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся на мгновение опешил, а затем снова улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оно и верно. В конце концов, мы ведь уже совершили поклон предкам и стали супругами. Ты теперь моя жена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих слов Янь Сыся: «Ты теперь моя жена» — щеки Сяо Ляня вспыхнули пунцовым жаром, и он про себя мысленно отругал себя за нескромность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив о том, что Сяо Лянь сам заговорил о своем прошлом с Ли Чэнцзэ, Янь Сыся решил тоже рассказать о нем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Чэнцзэ — мой сокурсник, он с самого начала терпеть меня не мог и еще во времена учебы вечно любил со мной спорить. Впрочем, когда я ослеп, его отношение ко мне стало чуточку мягче: он даже приходил навестить меня вместе с остальными сокурсниками, оттого я и пригласил его на свадьбу. Сегодня, должно быть, он просто разозлился, увидев, что ты вышел замуж за меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь до сих пор не решался заводить разговор о глазах Янь Сыся, боясь задеть его за живое. Но раз уж тот сам затронул эту тему, он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои глаза… они у тебя совсем не болят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ничуть не выглядел задетым за живое, продолжая мягко улыбаться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кроме того, что ничего не видят, больше никаких проблем нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь осторожно подбирал слова, не зная, как продолжить этот разговор о глазах, но Янь Сыся, будто угадав его неловкость, заговорил сам, и в его голосе снова послышались смешливые нотки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе не нужно вести себя со мной с такой опаской. Возможно, ты не поверишь, но я и вправду ни разу не расстроился из-за своей слепоты. По сравнению с теми, кто слеп от рождения, я успел увидеть все разнообразие этого мира. Раз уж мне суждено пройти через это испытание, остается лишь принять его. Если бы не эта слепота, мне бы и жену такую себе не сыскать — если только моя жена не гнушается слепца, — в последнюю фразу он вложил явный оттенок шутки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь поспешно возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вовсе нет! К тому же со стороны ты ничуть не похож на слепого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А кто же тогда похож?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь немного подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь я на твоем месте, я бы на каждом шагу спотыкался да врезался во все подряд, выставляя себя на смех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В комнате достаточно просто запомнить число шагов. К примеру, сколько шагов от дверей до кровати. Что же до выходов в свет, меня всегда сопровождает Цзюсы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюсы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это тот самый слуга, что подле меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, преодолевая смущение, тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впредь я тоже могу быть твоими глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся тихо рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ж, тогда премного благодарен, госпожа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Сяо Ляня вновь залил алый румянец. Янь Сыся, отсмеявшись, со вздохом молвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Внезапно я даже соскучился по тем дням, когда мог видеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все потому, что я совершенно не могу представить, как моя жена выглядит в свадебных одеждах. Эх, увидеть бы это своими глазами — вот было бы истинное счастье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих слов Янь Сыся в душе у Сяо Ляня словно распустился пышный фейерверк:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле нет никакой разницы, всё то же самое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив о свадебном наряде, Янь Сыся спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Праздничное одеяние, что на тебе сегодня… его ведь шили для Сяо Синя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выходит, я задолжал тебе свадебный наряд. Через пару дней сходим и скроим для тебя новый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь вспомнил, из какой отменной ткани был сшит тот наряд — такой роскошной материи он не носил отродясь, — и посчитал, что заказывать новый наряд, который потом никуда не наденешь, — слишком большая расточительность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом нет нужды, не стоит тратиться попусту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся с улыбкой возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть нужда. Моей жене не незачем беречь мои деньги. Поместье Янь хоть и уступает дому Сяо, но уж на это средств у нас хватит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах у Сяо Ляня защипало. Он знал, что Янь Сыся ничего не видит, но все равно натянул одеяло с головой, укрывшись им. Хотя наложница Чу тоже баловала Сяо Ляня, но то, что давал ему Янь Сыся, кардинально отличалось от ее заботы. Сяо Ляня еще никогда в жизни никто так не баловал и не берег. От этой неожиданной нежности Янь Сыся у него в груди все сладостно замирало, словно перышко непрестанно касалось самого сердца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Сяо Ляня, доносившийся из-под одеяла, звучал глухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почуяв, что голос Сяо Ляня звучит приглушенно, Янь Сыся протянул руку в его сторону и осторожно высвободил его голову из-под одеяла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К чему эти благодарности между нами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь хоть и понимал, что Янь Сыся от природы наделен таким мягким нравом и ко всем относится с одинаковой добротой, но все равно не мог удержаться от мысли, что эта нежность предназначалась исключительно ему одному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>