--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -30,1059 +30,1443 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они подъехали ко входу в особняк Янь, звук гонга тоже прекратился. Янь Сыся спешился и протянул руку, чтобы помочь другому мужчине сойти с лошади.</w:t>
-[...990 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Они сошли с коня у ворот поместья Янь, и звуки барабанов и гонгов тут же утихли. Янь Сыся спрыгнул на землю и протянул руку, собираясь помочь тому, кто оставался в седле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь смотрел на человека, который поднял голову и протягивал ему руку. И в его движениях, и во выражении лица не было абсолютно ничего от незрячего. Если бы только в этих глазах теплился прежний блеск… насколько же прекрасен он был бы тогда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь вложил свою руку в ладонь Янь Сыся и спрыгнул с коня. Рука об руку они вместе переступили порог дома. Гости во дворе расступились по обе стороны. Глядя на такое скопление народа, Сяо Лянь внутренне сжался от страха: «Почему эти люди не сидят за праздничными столами?» Он тут же поспешно опустил голову — в такой толпе вполне мог оказаться кто-то, кто знает его в лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чего боялся, то и случилось: Сяо Лянь приметил среди гостей знакомого человека — Ли Чэнцзэ. Ли Чэнцзэ тоже был ученым и на прошлых экзаменах сдал испытания, получив звание цзюйжэня. Раньше Ли Чэнцзэ приходил в его вышивальную лавку, Сяо Лянь и сам не знал, чем так приглянулся ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив звание цзюйжэня, Ли Чэнцзэ отправился в дом Сяо свататься. Но Сяо Нофу к тому времени уже решил отправлять под венец Сяо Ляня вместо старшего сына. Не будь этой путаницы, Сяо Нофу с радостью согласился бы на такое сватовство, но раз уж дело приняло такой оборот, о согласии не могло быть и речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ ушел ни с чем, и уж никак не ожидал увидеть здесь Сяо Ляня. Опешив от изумления, он сорвался и выпалил во всеуслышание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему это Сяо Лянь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина в фиолетовом халате, стоявший рядом, тут же подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты знаком с этим молодым господином из дома Сяо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь знал этого человека в фиолетовом — то был ученый, который ходил вместе с Янь Сыся в «Чжусигуань». Рядом с ним стоял еще один ученый в синем халате — тот самый, второй его спутник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ и прежде терпеть не мог Янь Сыся за его вечно невозмутимый и спокойный вид, поэтому заговорил еще громче:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это побочный сын дома Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученый в фиолетовом удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как же так — побочный сын?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ с насмешкой промолвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А кто его знает? Должно быть, раз Янь Сыся ослеп, дом Сяо перестал его во что-либо ставить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученый в фиолетовом слега нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Ли, подбирай выражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученый в синем остановил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Чэнцзэ, если ты пришел сюда не с добрыми пожеланиями, пожалуйста, уходи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь весь замер. Он не ожидал, что Ли Чэнцзэ посмеет сказать столь низкие слова. Если уж сам Сяо Лянь отчетливо их слышал, то Янь Сыся, чьи уши из-за слепоты стали еще более чуткими, и подавно все разобрал. Сяо Лянь так и не смел поднять глаз на Янь Сыся, а сжатая ладонь покрылась холодным потом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав перепалку своих сокурсников, Янь Сыся первым делом подумал: «Так тот человек, что поджидал у ворот, но не смел войти… это был он».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся всего лишь исполнял волю родителей, сочетаясь браком с домом Сяо, и кто именно станет его женой, ему было неважно. Впрочем, если этот человек окажется по душе — тем лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся чуть сильнее сжал его руку. Сяо Лянь до этого держался лишь за кончики его пальцев, и от этого внезапного крепкого пожатия не сразу пришел в себя. Он вскинул взгляд на Янь Сыся: на лице того играла все та же мягкая улыбка, и Сяо Лянь никак не мог разгадать, о чем тот думает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука об руку они прошли в главный зал. Настал благоприятный час, и распорядитель свадебного обряда провозгласил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Первым поклоном почитаем дух Неба и Земли, ибо на камне Трех Жизней запечатлен этот брак! Первый поклон!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь сжимал в руках красную шелковую ленту и, склоняясь в поклоне, думал: «Почему Янь Сыся совершенно никак не отреагировал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Родители Янь Сыся давно покинули этот мир, а управляющий Янь с супругой заботились о нем с самого детства. Янь Сыся глубоко уважал их, поэтому на этот раз попросил именно их занять почетные места старших.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Распорядитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вторым поклоном благодарим старших за воспитание, желаем им долгих лет жизни, подобно вековой сосне на Южной горе! Второй поклон!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь: «О чем он сейчас думает?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Распорядитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Третьим поклоном скрепляем взаимное согласие супругов, союзом любви даря счастье на века! Третий поклон!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь: «Хоть он ничего и не видит, но ведь в своих мыслях он представляет меня?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Распорядитель заключил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обряд завершен! Проведите новобрачных в покои!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь проследовал за Янь Сыся в их комнату. Им полагалось ненадолго присесть, прежде чем выходить к свадебному пиру. Едва они переступили порог, как шум и гам уличного празднества остались снаружи. Сяо Лянь в тревоге и смятении замер у дверей. Янь Сыся подошел к столу, налил чашку чая и повернулся лицом к дверям, однако его взгляд не был устремлен прямо на Сяо Ляня. Он с улыбкой тихо позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Лянь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не знал, что сказать. Извиниться ли первым? Или попытаться все объяснить? Но что тут объяснишь? Ведь обман оставался фактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не услышав ответа, Янь Сыся тихо усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не виню тебя. Отзовись хоть словом, ты ведь знаешь, что я слеп и не могу тебя видеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь подошел к Янь Сыся и опустился перед ним на колени:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости меня, господин Янь… Ты помогал мне, а я тебя обманул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ничего не видел, но почувствовал, что голос доносится снизу. Нащупав руками направление, он прикоснулся к лицу Сяо Ляня и по его положению понял, что тот стоит на коленях. Он протянул руки, пытаясь поднять его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поднимись. Я же сказал, что не виню тебя. Я знаю, что у тебя наверняка были на то веские причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не вставал, с тяжелым чувством вины промолвив:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня не было никаких веских причин. Я просто виноват. — Он действительно обманул его и даже воспользовался этим браком, чтобы расчистить дорогу своей матери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если уж ты так упорствуешь в своей вине, то я прощаю тебя, — Янь Сыся перевел руки с его плеч на шею, легонько погладил, точно утешая, и с улыбкой молвил: — Как бы то ни было, мы уже совершили поклон предкам и стали супругами. Неужели ты и впредь намереваешься держаться со мной так отстраненно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда Сяо Лянь поднялся с колен. Янь Сыся, казалось, совершенно не придавал значения ни своей слепоте, ни тому, что его обманом женили на другом. Сяо Лянь пристально всматривался в его потускневшие глаза, когда Янь Сыся со смешком промолвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перестань так смотреть на меня, нам пора выходить к гостям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь в замешательстве пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты узнал, что я смотрю на тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся громко рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да я просто наугад сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этой смешливой интонации лицо Сяо Ляня мгновенно вспыхнуло румянцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вышли к залу, где уже начался пир, и стали обходить столы, предлагая гостям чаши с вином. За одним из столов сидели сокурсники Янь Сыся; Сяо Лянь увидел там Ли Чэнцзэ, а также двоих ученых, с которыми Янь Сыся ходил в «Чжусигуань».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученого в фиолетовом халате звали Вэнь Ихун, а в синем — Сюй Шань. Оба высказывали теплые поздравления, и Янь Сыся с улыбкой благодарил каждого. Ли Чэнцзэ же не сводил пристального взгляда с лица Сяо Ляня. Подняв чашу с вином, Ли Чэнцзэ с ухмылкой произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я-то грешным делом думал, что брат Янь сочетается браком со вторым законным сыном дома Сяо, а оно вон как вышло — с побочным сыном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За столом сразу стало тихо. Сюй Шань смерил Ли Чэнцзэ острым взглядом и сквозь зубы процедил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Чэнцзэ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Шань стоял подле Янь Сыся, и тот слегка сжал его плечо, остановив. С улыбкой Янь Сыся сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне с самого начала была любезна моя жена. А уж законный он сын или побочный — какое это имеет значение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оно и верно! Личиком ваша жена куда прелестнее второго молодого господина из дома Сяо, а уж в свадебных одеждах он выглядит еще прекраснее, — Ли Чэнцзэ, услышав это, издал сухой смешок. — Ах, да я и забыл, что брат Янь этого не видит, поэтому накажу себя чашкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами Ли Чэнцзэ осушил свою чашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляню был глубоко отвратителен этот взгляд, и он прямо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Красив я или уродлив — какое вам до этого дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Ли, давать оценки внешности моей супруги — пожалуй, не совсем прилично, не находите? — Янь Сыся с улыбкой обнял Сяо Ляня за плечи. — Пусть мои глаза ничего не видят, но я могу представить его образ, опираясь на то, каким он запечатлелся в моем сердце прежде. А если не смогу представить, то всегда могу почувствовать его своими руками. Так что не стоит брату Ли так сокрушаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ от злости лишь рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надо же, «почувствовать руками»! Какое изящество!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся тоже улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Ли, сегодня день моего великого торжества. Если свадебное вино кажется вам невкусным, вы вольны отправиться в другое место и поискать то вино, что будет вам по вкусу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ переспросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В день великого торжества просить гостя уйти? И это гостеприимство брата Яня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся ответил вопросом на вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В день великого торжества распускать язык и дерзить хозяевам? И это почтение брата Ли как гостя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Атмосфера накалилась до предела. Вэнь Ихун решил сгладить углы и вмешался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Ли, ты здесь совершенно неправ! Быстро извинись перед братом Янем и его супругой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чэнцзэ крутил в пальцах пустую чашу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извиниться? Да ну его, такое свадебное вино! — С грохотом швырнув чашу на стол, он развернулся и покидал пиршество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Чэнцзэ ушел, Сюй Шань заметно повеселел. Подняв свою чашу, он чокнулся с остальными:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну же, давайте все вместе поднимем чаши за брата Яня и его жену! Пожелаем им жить в согласии до глубокой старости!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гости принялись наливать вино и выкрикивать праздничные пожелания, благодаря чему атмосфера за столом снова стала оживленной и теплой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь решил, что этот неприятный случай произошел исключительно по его вине. Он осторожно потянул Янь Сыся за край рукава, наклонился к его уху и прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости меня… Это все из-за меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся тоже склонил голову и тихо прошептал ему на ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тут ни при чем. Он и раньше меня терпеть не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>